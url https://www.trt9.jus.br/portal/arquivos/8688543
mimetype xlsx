--- v0 (2026-05-23)
+++ v1 (2026-08-21)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="Controle de Valores 2026" sheetId="1" r:id="rId5"/>
+    <sheet state="visible" name="Controle de Valores 2026 (21-7-" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'Controle de Valores 2026'!$B$7:$H$25</definedName>
+    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'Controle de Valores 2026 (21-7-'!$B$7:$H$73</definedName>
   </definedNames>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="143">
   <si>
     <t>PODER JUDICIÁRIO FEDERAL</t>
   </si>
   <si>
     <t>JUSTIÇA DO TRABALHO</t>
   </si>
   <si>
     <t xml:space="preserve">TRIBUNAL REGIONAL DO TRABALHO DA 9ª REGIÃO </t>
   </si>
   <si>
     <t>ENTIDADE OU ORGANIZAÇÃO BENEFICIADA</t>
   </si>
   <si>
     <t>CNPJ</t>
   </si>
   <si>
     <t>VALOR DESTINADO</t>
   </si>
   <si>
     <t>DATA</t>
   </si>
   <si>
     <t>NÚMERO DOS AUTOS</t>
   </si>
   <si>
@@ -152,106 +152,397 @@
     <t>Associação de Pais e Amigos dos Excepcionais de Coronel Domingos Soares</t>
   </si>
   <si>
     <t>04.080.091/0001-73</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>0000054-92.2026.5.09.0643</t>
   </si>
   <si>
     <t>Associação de Pais e Mestres Celmira dos Santos Lima</t>
   </si>
   <si>
     <t>73.624.397/0001-66</t>
   </si>
   <si>
     <t>0000103-70.2025.5.09.0643</t>
   </si>
   <si>
     <t>Centro Integrado para Desenvolvimento do Esporte Amador - Palmas Esportes</t>
   </si>
   <si>
     <t>19.742.152/0001-98</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>0000345-48.2025.5.09.0863</t>
+  </si>
+  <si>
+    <t>Associação Beneficiente Pró Infância e Juventude</t>
+  </si>
+  <si>
+    <t>22.149.511/0001-02</t>
+  </si>
+  <si>
+    <t>0000323-68.2025.5.09.0643</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>0000091-75.2025.5.09.0863</t>
+  </si>
+  <si>
+    <t>Recanto dos Velhinhos Lar Santo Antonio</t>
+  </si>
+  <si>
+    <t>78.277.068/0001-00</t>
+  </si>
+  <si>
+    <t>0000683-74.2019.5.09.0073</t>
+  </si>
+  <si>
+    <t>Vara do Trabalho de Ivaiporã</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>0000302-14.2025.5.09.0863</t>
+  </si>
+  <si>
+    <t>Associação de Pais, Mestres e Funcionários do Colégio Estadual Santa Catarina</t>
+  </si>
+  <si>
+    <t>01.196.115/0001-66</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>0000111-81.2024.5.09.0643</t>
+  </si>
+  <si>
+    <t>Escola de Iniciação Profissional para Adolescentes (Guarda Mirim) - E.I.P.A.</t>
+  </si>
+  <si>
+    <t>00.878.826/0001-58</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>0000741-76.2025.5.09.0749</t>
+  </si>
+  <si>
+    <t>Vara do Trabalho de Dois Vizinhos</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>Associação de Pais e Amigos dos Excepcionais de Paranaguá</t>
+  </si>
+  <si>
+    <t>79.628.277/0001-13</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>0000744-85.2024.5.09.0322</t>
+  </si>
+  <si>
+    <t>2ª Vara do Trabalho de Paranaguá</t>
+  </si>
+  <si>
+    <t>Associação Projeto Servir Sempre</t>
+  </si>
+  <si>
+    <t>63.444.224/0001-02</t>
+  </si>
+  <si>
+    <t>0000012-62.2026.5.09.0863</t>
+  </si>
+  <si>
+    <t>0000338-56.2025.5.09.0863</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>0000331-64.2025.5.09.0863</t>
+  </si>
+  <si>
+    <t>Associação de Proteção e Assistência ao Condenado de Ivaiporã</t>
+  </si>
+  <si>
+    <t>27.187.626/0001-05</t>
+  </si>
+  <si>
+    <t>0000836-49.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000835-64.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000834-79.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000843-41.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000838-19.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0001015-80.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000846-93.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000871-09.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000870-24.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000833-94.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000869-39.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000867-69.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000866-84.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0000844-26.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0001009-73.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>0010049-79.2015.5.09.0073</t>
+  </si>
+  <si>
+    <t>Associação de Pais e Amigos dos Excepcionais de Rio Branco do Ivaí</t>
+  </si>
+  <si>
+    <t>08.265.768/0001-07</t>
+  </si>
+  <si>
+    <t>0001428-25.2017.5.09.0073</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>0000615-51.2024.5.09.0073</t>
+  </si>
+  <si>
+    <t>0001068-48.2017.5.09.0863</t>
+  </si>
+  <si>
+    <t>Lar Maria Tereza Vieira</t>
+  </si>
+  <si>
+    <t>80.760.879/0001-09</t>
+  </si>
+  <si>
+    <t>0001068-48.2017.5.09.0864</t>
+  </si>
+  <si>
+    <t>0001068-48.2017.5.09.0865</t>
+  </si>
+  <si>
+    <t>0001068-48.2017.5.09.0866</t>
+  </si>
+  <si>
+    <t>Associação Marmita do Bem Londrina</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>0000974-35.2014.5.09.0660</t>
+  </si>
+  <si>
+    <t>Vara do Trabalho de Castro</t>
+  </si>
+  <si>
+    <t>Associação de Voleibol de Palmas</t>
+  </si>
+  <si>
+    <t>27.055.782/0001-12</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>0000238-82.2025.5.09.0643</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>0001318-57.2012.5.09.0863</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0000185-04.2025.5.09.0643 </t>
+  </si>
+  <si>
+    <t>0000133-71.2026.5.09.0643</t>
+  </si>
+  <si>
+    <t>Associação de Pais e Amigos de Excepcionais de Palmas</t>
+  </si>
+  <si>
+    <t>78.685.302/0001-38</t>
+  </si>
+  <si>
+    <t>0000111-52.2022.5.09.0643</t>
+  </si>
+  <si>
+    <t>Associação de Pais e Amigos de Excepcionais de Mangueirinha</t>
+  </si>
+  <si>
+    <t>00.903.586/0001-02</t>
+  </si>
+  <si>
+    <t>0000878-62.2025.5.09.0004</t>
+  </si>
+  <si>
+    <t>4ª Vara do Trabalho de Curitiba</t>
+  </si>
+  <si>
+    <t>Fundo de Defesa dos Direitos Difusos (FDD)</t>
+  </si>
+  <si>
+    <t>31.702.437/0001-09</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>0000337-29.2019.5.09.0072</t>
+  </si>
+  <si>
+    <t>1ª Vara do Trabalho de Pato Branco</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>0000388-29.2026.5.09.0643</t>
+  </si>
+  <si>
+    <t>0000091-86.2025.5.09.0245</t>
+  </si>
+  <si>
+    <t>Vara do Trabalho de Pinhais</t>
+  </si>
+  <si>
+    <t>Associação Santo Antônio Maria Claret - ASAMCLARET</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>0001017-50.2015.5.09.0073</t>
   </si>
   <si>
     <t>Observação 1.: Nos termos do parágrafo único do artigo 13 do Provimento Presidência-Corregedoria 6/2024, "a liberação deverá ser comunicada à Secretaria-Geral Judiciária, pelo e-mail multasjudiciais@trt9.jus.br, com informações e/ou documentos que indiquem o número dos autos do processo, a parte infratora, o órgão público ou insitituição beneficiário(a), o valor repassado e cópia do termo de recebimento de bens mencionado no art. 10" do anexo II.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-&quot;R$ &quot;* #,##0.00_-;&quot;-R$ &quot;* #,##0.00_-;_-&quot;R$ &quot;* \-??_-;_-@"/>
     <numFmt numFmtId="165" formatCode="M/d/yyyy"/>
     <numFmt numFmtId="166" formatCode="mm/dd/yyyy"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16.0"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="12.0"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="30.0"/>
       <color rgb="FF434343"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
-      <color rgb="FF434343"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font/>
     <font>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
+      <sz val="12.0"/>
+      <color rgb="FF434343"/>
+      <name val="Times New Roman"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12.0"/>
       <color rgb="FF434343"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="16.0"/>
       <color rgb="FF434343"/>
       <name val="Times New Roman"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
@@ -458,128 +749,135 @@
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left/>
       <top/>
     </border>
     <border>
       <top/>
     </border>
     <border>
       <left/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="41">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
     <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="2" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" textRotation="90" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="3" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="4" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="4" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="5" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="7" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="8" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="8" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="8" fillId="2" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="8" fillId="2" fontId="7" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="9" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="9" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="8" fillId="2" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="8" fillId="2" fontId="7" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="7" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="8" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="8" fillId="2" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="8" fillId="2" fontId="7" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="8" fillId="2" fontId="3" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="8" fillId="2" fontId="7" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
+    <xf borderId="1" fillId="2" fontId="3" numFmtId="10" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="7" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="8" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
     <xf borderId="10" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="11" fillId="3" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
-    <xf borderId="12" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="3" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="12" fillId="3" fontId="5" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="12" fillId="3" fontId="9" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="12" fillId="3" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="13" fillId="3" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="14" fillId="2" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="14" fillId="2" fontId="9" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="16" fillId="2" fontId="5" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="16" fillId="2" fontId="9" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-    <xf borderId="17" fillId="2" fontId="5" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="16" fillId="2" fontId="10" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="17" fillId="2" fontId="9" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="18" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="20" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFB7E1CD"/>
           <bgColor rgb="FFB7E1CD"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
@@ -1597,9589 +1895,11512 @@
       </c>
       <c r="H21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
     </row>
     <row r="22" ht="15.75" customHeight="1">
       <c r="A22" s="4"/>
-      <c r="B22" s="22"/>
-[...5 lines deleted...]
-      <c r="H22" s="27"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="13">
+        <v>1113.27</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="H22" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
     </row>
-    <row r="23" ht="23.25" customHeight="1">
+    <row r="23" ht="15.75" customHeight="1">
       <c r="A23" s="4"/>
-      <c r="B23" s="28"/>
-[...8 lines deleted...]
-      <c r="H23" s="32"/>
+      <c r="B23" s="10"/>
+      <c r="C23" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" s="13">
+        <v>394.24</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
     </row>
     <row r="24" ht="15.75" customHeight="1">
       <c r="A24" s="4"/>
-      <c r="B24" s="33" t="s">
-[...7 lines deleted...]
-      <c r="H24" s="34"/>
+      <c r="B24" s="10"/>
+      <c r="C24" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="13">
+        <v>903.18</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="H24" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
     </row>
     <row r="25" ht="15.75" customHeight="1">
       <c r="A25" s="4"/>
-      <c r="B25" s="35"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E25" s="13">
+        <v>778.54</v>
+      </c>
+      <c r="F25" s="15">
+        <v>46268.0</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
     </row>
     <row r="26" ht="15.75" customHeight="1">
       <c r="A26" s="4"/>
-      <c r="B26" s="4"/>
-[...5 lines deleted...]
-      <c r="H26" s="4"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="13">
+        <v>3003.12</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
-      <c r="K26" s="4"/>
+      <c r="K26" s="22"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
     </row>
     <row r="27" ht="15.75" customHeight="1">
       <c r="A27" s="4"/>
-      <c r="B27" s="4"/>
-[...5 lines deleted...]
-      <c r="H27" s="4"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E27" s="13">
+        <v>25000.0</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="G27" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
     </row>
     <row r="28" ht="15.75" customHeight="1">
       <c r="A28" s="4"/>
-      <c r="B28" s="4"/>
-[...5 lines deleted...]
-      <c r="H28" s="4"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" s="13">
+        <v>7437.91</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="H28" s="14" t="s">
+        <v>68</v>
+      </c>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
     </row>
     <row r="29" ht="15.75" customHeight="1">
       <c r="A29" s="4"/>
-      <c r="B29" s="4"/>
-[...5 lines deleted...]
-      <c r="H29" s="4"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" s="13">
+        <v>1279.31</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="H29" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
     </row>
     <row r="30" ht="15.75" customHeight="1">
       <c r="A30" s="4"/>
-      <c r="B30" s="4"/>
-[...5 lines deleted...]
-      <c r="H30" s="4"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" s="13">
+        <v>906.89</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="H30" s="14" t="s">
+        <v>74</v>
+      </c>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
     </row>
     <row r="31" ht="15.75" customHeight="1">
       <c r="A31" s="4"/>
-      <c r="B31" s="4"/>
-[...5 lines deleted...]
-      <c r="H31" s="4"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="13">
+        <v>1007.11</v>
+      </c>
+      <c r="F31" s="15">
+        <v>46207.0</v>
+      </c>
+      <c r="G31" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
     </row>
     <row r="32" ht="15.75" customHeight="1">
       <c r="A32" s="4"/>
-      <c r="B32" s="4"/>
-[...5 lines deleted...]
-      <c r="H32" s="4"/>
+      <c r="B32" s="10"/>
+      <c r="C32" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" s="13">
+        <v>1393.72</v>
+      </c>
+      <c r="F32" s="15">
+        <v>46269.0</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
     </row>
     <row r="33" ht="15.75" customHeight="1">
       <c r="A33" s="4"/>
-      <c r="B33" s="4"/>
-[...5 lines deleted...]
-      <c r="H33" s="4"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="13">
+        <v>795.53</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
       <c r="Z33" s="1"/>
     </row>
     <row r="34" ht="15.75" customHeight="1">
       <c r="A34" s="4"/>
-      <c r="B34" s="4"/>
-[...5 lines deleted...]
-      <c r="H34" s="4"/>
+      <c r="B34" s="10"/>
+      <c r="C34" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E34" s="13">
+        <v>7711.7</v>
+      </c>
+      <c r="F34" s="15">
+        <v>46114.0</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="H34" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
     </row>
     <row r="35" ht="15.75" customHeight="1">
       <c r="A35" s="4"/>
-      <c r="B35" s="4"/>
-[...5 lines deleted...]
-      <c r="H35" s="4"/>
+      <c r="B35" s="10"/>
+      <c r="C35" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E35" s="13">
+        <v>7690.03</v>
+      </c>
+      <c r="F35" s="15">
+        <v>46114.0</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="4"/>
-      <c r="B36" s="4"/>
-[...5 lines deleted...]
-      <c r="H36" s="4"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E36" s="13">
+        <v>7699.57</v>
+      </c>
+      <c r="F36" s="15">
+        <v>46114.0</v>
+      </c>
+      <c r="G36" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="4"/>
-      <c r="B37" s="4"/>
-[...5 lines deleted...]
-      <c r="H37" s="4"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E37" s="13">
+        <v>7709.02</v>
+      </c>
+      <c r="F37" s="15">
+        <v>46328.0</v>
+      </c>
+      <c r="G37" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="H37" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="4"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="4"/>
-      <c r="B38" s="4"/>
-[...5 lines deleted...]
-      <c r="H38" s="4"/>
+      <c r="B38" s="10"/>
+      <c r="C38" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" s="13">
+        <v>7702.42</v>
+      </c>
+      <c r="F38" s="15">
+        <v>46328.0</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="4"/>
-      <c r="B39" s="4"/>
-[...5 lines deleted...]
-      <c r="H39" s="4"/>
+      <c r="B39" s="10"/>
+      <c r="C39" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E39" s="13">
+        <v>7683.76</v>
+      </c>
+      <c r="F39" s="15">
+        <v>46328.0</v>
+      </c>
+      <c r="G39" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="4"/>
-      <c r="B40" s="4"/>
-[...5 lines deleted...]
-      <c r="H40" s="4"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E40" s="13">
+        <v>7707.42</v>
+      </c>
+      <c r="F40" s="15">
+        <v>46328.0</v>
+      </c>
+      <c r="G40" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="H40" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="4"/>
-      <c r="B41" s="4"/>
-[...5 lines deleted...]
-      <c r="H41" s="4"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E41" s="13">
+        <v>7695.76</v>
+      </c>
+      <c r="F41" s="15">
+        <v>46328.0</v>
+      </c>
+      <c r="G41" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="H41" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="4"/>
-      <c r="B42" s="4"/>
-[...5 lines deleted...]
-      <c r="H42" s="4"/>
+      <c r="B42" s="10"/>
+      <c r="C42" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E42" s="13">
+        <v>7689.91</v>
+      </c>
+      <c r="F42" s="15">
+        <v>46328.0</v>
+      </c>
+      <c r="G42" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="H42" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="4"/>
-      <c r="B43" s="4"/>
-[...5 lines deleted...]
-      <c r="H43" s="4"/>
+      <c r="B43" s="10"/>
+      <c r="C43" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E43" s="13">
+        <v>7693.6</v>
+      </c>
+      <c r="F43" s="19">
+        <v>46328.0</v>
+      </c>
+      <c r="G43" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="H43" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="4"/>
-      <c r="B44" s="4"/>
-[...5 lines deleted...]
-      <c r="H44" s="4"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="13">
+        <v>7693.26</v>
+      </c>
+      <c r="F44" s="19">
+        <v>46328.0</v>
+      </c>
+      <c r="G44" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="H44" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="4"/>
-      <c r="B45" s="4"/>
-[...5 lines deleted...]
-      <c r="H45" s="4"/>
+      <c r="B45" s="10"/>
+      <c r="C45" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E45" s="13">
+        <v>7695.37</v>
+      </c>
+      <c r="F45" s="19">
+        <v>46328.0</v>
+      </c>
+      <c r="G45" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
       <c r="R45" s="4"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="4"/>
-      <c r="B46" s="4"/>
-[...5 lines deleted...]
-      <c r="H46" s="4"/>
+      <c r="B46" s="10"/>
+      <c r="C46" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E46" s="13">
+        <v>7696.21</v>
+      </c>
+      <c r="F46" s="15">
+        <v>46328.0</v>
+      </c>
+      <c r="G46" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="H46" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="4"/>
-      <c r="B47" s="4"/>
-[...5 lines deleted...]
-      <c r="H47" s="4"/>
+      <c r="B47" s="10"/>
+      <c r="C47" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E47" s="13">
+        <v>7702.42</v>
+      </c>
+      <c r="F47" s="19">
+        <v>46328.0</v>
+      </c>
+      <c r="G47" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H47" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="4"/>
-      <c r="B48" s="4"/>
-[...5 lines deleted...]
-      <c r="H48" s="4"/>
+      <c r="B48" s="10"/>
+      <c r="C48" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E48" s="13">
+        <v>7683.76</v>
+      </c>
+      <c r="F48" s="19">
+        <v>46328.0</v>
+      </c>
+      <c r="G48" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="H48" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I48" s="4"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="4"/>
       <c r="R48" s="4"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
     </row>
     <row r="49" ht="15.75" customHeight="1">
       <c r="A49" s="4"/>
-      <c r="B49" s="4"/>
-[...5 lines deleted...]
-      <c r="H49" s="4"/>
+      <c r="B49" s="10"/>
+      <c r="C49" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E49" s="20">
+        <f>250.28+124.11+5253.92+866.45+1472.14</f>
+        <v>7966.9</v>
+      </c>
+      <c r="F49" s="19">
+        <v>46238.0</v>
+      </c>
+      <c r="G49" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="H49" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
       <c r="A50" s="4"/>
-      <c r="B50" s="4"/>
-[...5 lines deleted...]
-      <c r="H50" s="4"/>
+      <c r="B50" s="10"/>
+      <c r="C50" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="E50" s="13">
+        <v>13005.06</v>
+      </c>
+      <c r="F50" s="19">
+        <v>46238.0</v>
+      </c>
+      <c r="G50" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="H50" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
       <c r="A51" s="4"/>
-      <c r="B51" s="4"/>
-[...5 lines deleted...]
-      <c r="H51" s="4"/>
+      <c r="B51" s="10"/>
+      <c r="C51" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="E51" s="13">
+        <v>121.25</v>
+      </c>
+      <c r="F51" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="G51" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H51" s="14" t="s">
+        <v>57</v>
+      </c>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="4"/>
       <c r="R51" s="4"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
       <c r="Z51" s="1"/>
     </row>
     <row r="52" ht="15.75" customHeight="1">
       <c r="A52" s="4"/>
-      <c r="B52" s="4"/>
-[...5 lines deleted...]
-      <c r="H52" s="4"/>
+      <c r="B52" s="10"/>
+      <c r="C52" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="13">
+        <v>11084.28</v>
+      </c>
+      <c r="F52" s="19">
+        <v>46178.0</v>
+      </c>
+      <c r="G52" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="H52" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="1"/>
       <c r="Z52" s="1"/>
     </row>
     <row r="53" ht="15.75" customHeight="1">
       <c r="A53" s="4"/>
-      <c r="B53" s="4"/>
-[...5 lines deleted...]
-      <c r="H53" s="4"/>
+      <c r="B53" s="10"/>
+      <c r="C53" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="E53" s="13">
+        <v>11084.28</v>
+      </c>
+      <c r="F53" s="19">
+        <v>46178.0</v>
+      </c>
+      <c r="G53" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="H53" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I53" s="4"/>
       <c r="J53" s="4"/>
       <c r="K53" s="4"/>
       <c r="L53" s="4"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
       <c r="Q53" s="4"/>
       <c r="R53" s="4"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
     </row>
     <row r="54" ht="15.75" customHeight="1">
       <c r="A54" s="4"/>
-      <c r="B54" s="4"/>
-[...5 lines deleted...]
-      <c r="H54" s="4"/>
+      <c r="B54" s="10"/>
+      <c r="C54" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E54" s="13">
+        <v>11084.28</v>
+      </c>
+      <c r="F54" s="19">
+        <v>46178.0</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="H54" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I54" s="4"/>
       <c r="J54" s="4"/>
       <c r="K54" s="4"/>
       <c r="L54" s="4"/>
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
       <c r="Q54" s="4"/>
       <c r="R54" s="4"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
     </row>
     <row r="55" ht="15.75" customHeight="1">
       <c r="A55" s="4"/>
-      <c r="B55" s="4"/>
-[...5 lines deleted...]
-      <c r="H55" s="4"/>
+      <c r="B55" s="10"/>
+      <c r="C55" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E55" s="13">
+        <v>11084.28</v>
+      </c>
+      <c r="F55" s="19">
+        <v>46178.0</v>
+      </c>
+      <c r="G55" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="H55" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I55" s="4"/>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
       <c r="L55" s="4"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
       <c r="O55" s="4"/>
       <c r="P55" s="4"/>
       <c r="Q55" s="4"/>
       <c r="R55" s="4"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
     </row>
     <row r="56" ht="15.75" customHeight="1">
       <c r="A56" s="4"/>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="10"/>
+      <c r="C56" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E56" s="13">
+        <v>11084.28</v>
+      </c>
+      <c r="F56" s="19">
+        <v>46178.0</v>
+      </c>
+      <c r="G56" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="H56" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I56" s="4"/>
       <c r="J56" s="4"/>
       <c r="K56" s="4"/>
       <c r="L56" s="4"/>
       <c r="M56" s="4"/>
       <c r="N56" s="4"/>
       <c r="O56" s="4"/>
       <c r="P56" s="4"/>
       <c r="Q56" s="4"/>
       <c r="R56" s="4"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
     </row>
     <row r="57" ht="15.75" customHeight="1">
       <c r="A57" s="4"/>
-      <c r="B57" s="4"/>
-[...5 lines deleted...]
-      <c r="H57" s="4"/>
+      <c r="B57" s="10"/>
+      <c r="C57" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="13">
+        <v>21307.85</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="H57" s="14" t="s">
+        <v>113</v>
+      </c>
       <c r="I57" s="4"/>
       <c r="J57" s="4"/>
       <c r="K57" s="4"/>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
       <c r="O57" s="4"/>
       <c r="P57" s="4"/>
       <c r="Q57" s="4"/>
       <c r="R57" s="4"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
     </row>
     <row r="58" ht="15.75" customHeight="1">
       <c r="A58" s="4"/>
-      <c r="B58" s="4"/>
-[...5 lines deleted...]
-      <c r="H58" s="4"/>
+      <c r="B58" s="10"/>
+      <c r="C58" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="E58" s="13">
+        <v>713.21</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="G58" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="H58" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="I58" s="4"/>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
       <c r="L58" s="4"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
       <c r="O58" s="4"/>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
       <c r="R58" s="4"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
     </row>
     <row r="59" ht="15.75" customHeight="1">
       <c r="A59" s="4"/>
-      <c r="B59" s="4"/>
-[...5 lines deleted...]
-      <c r="H59" s="4"/>
+      <c r="B59" s="10"/>
+      <c r="C59" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E59" s="13">
+        <f>5020.8+3049.56</f>
+        <v>8070.36</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="G59" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="H59" s="14" t="s">
+        <v>17</v>
+      </c>
       <c r="I59" s="4"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
       <c r="L59" s="4"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
       <c r="O59" s="4"/>
       <c r="P59" s="4"/>
       <c r="Q59" s="4"/>
       <c r="R59" s="4"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
     </row>
     <row r="60" ht="15.75" customHeight="1">
       <c r="A60" s="4"/>
-      <c r="B60" s="4"/>
-[...5 lines deleted...]
-      <c r="H60" s="4"/>
+      <c r="B60" s="10"/>
+      <c r="C60" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E60" s="13">
+        <v>1570.65</v>
+      </c>
+      <c r="F60" s="19">
+        <v>46271.0</v>
+      </c>
+      <c r="G60" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H60" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="I60" s="4"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
       <c r="L60" s="4"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="4"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
       <c r="R60" s="4"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
     </row>
     <row r="61" ht="15.75" customHeight="1">
       <c r="A61" s="4"/>
-      <c r="B61" s="4"/>
-[...5 lines deleted...]
-      <c r="H61" s="4"/>
+      <c r="B61" s="10"/>
+      <c r="C61" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="13">
+        <v>1019.54</v>
+      </c>
+      <c r="F61" s="15">
+        <v>46271.0</v>
+      </c>
+      <c r="G61" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="H61" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="I61" s="4"/>
       <c r="J61" s="4"/>
       <c r="K61" s="4"/>
       <c r="L61" s="4"/>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
       <c r="O61" s="4"/>
       <c r="P61" s="4"/>
       <c r="Q61" s="4"/>
       <c r="R61" s="4"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
     </row>
     <row r="62" ht="15.75" customHeight="1">
       <c r="A62" s="4"/>
-      <c r="B62" s="4"/>
-[...5 lines deleted...]
-      <c r="H62" s="4"/>
+      <c r="B62" s="10"/>
+      <c r="C62" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="E62" s="20">
+        <f>2277.42/2</f>
+        <v>1138.71</v>
+      </c>
+      <c r="F62" s="15">
+        <v>46362.0</v>
+      </c>
+      <c r="G62" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="H62" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="I62" s="4"/>
       <c r="J62" s="4"/>
       <c r="K62" s="4"/>
       <c r="L62" s="4"/>
       <c r="M62" s="4"/>
       <c r="N62" s="4"/>
       <c r="O62" s="4"/>
       <c r="P62" s="4"/>
       <c r="Q62" s="4"/>
       <c r="R62" s="4"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
     </row>
     <row r="63" ht="15.75" customHeight="1">
       <c r="A63" s="4"/>
-      <c r="B63" s="4"/>
-[...5 lines deleted...]
-      <c r="H63" s="4"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="E63" s="13">
+        <v>1138.71</v>
+      </c>
+      <c r="F63" s="15">
+        <v>46362.0</v>
+      </c>
+      <c r="G63" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="H63" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="I63" s="4"/>
       <c r="J63" s="4"/>
       <c r="K63" s="4"/>
       <c r="L63" s="4"/>
       <c r="M63" s="4"/>
       <c r="N63" s="4"/>
       <c r="O63" s="4"/>
       <c r="P63" s="4"/>
       <c r="Q63" s="4"/>
       <c r="R63" s="4"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
     </row>
     <row r="64" ht="15.75" customHeight="1">
       <c r="A64" s="4"/>
-      <c r="B64" s="4"/>
-[...5 lines deleted...]
-      <c r="H64" s="4"/>
+      <c r="B64" s="10"/>
+      <c r="C64" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E64" s="13">
+        <v>6192.66</v>
+      </c>
+      <c r="F64" s="15">
+        <v>46028.0</v>
+      </c>
+      <c r="G64" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="H64" s="14" t="s">
+        <v>128</v>
+      </c>
       <c r="I64" s="4"/>
       <c r="J64" s="4"/>
       <c r="K64" s="4"/>
       <c r="L64" s="4"/>
       <c r="M64" s="4"/>
       <c r="N64" s="4"/>
       <c r="O64" s="4"/>
       <c r="P64" s="4"/>
       <c r="Q64" s="4"/>
       <c r="R64" s="4"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
     </row>
     <row r="65" ht="15.75" customHeight="1">
       <c r="A65" s="4"/>
-      <c r="B65" s="4"/>
-[...5 lines deleted...]
-      <c r="H65" s="4"/>
+      <c r="B65" s="10"/>
+      <c r="C65" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="E65" s="13">
+        <v>21526.25</v>
+      </c>
+      <c r="F65" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="G65" s="18" t="s">
+        <v>132</v>
+      </c>
+      <c r="H65" s="14" t="s">
+        <v>133</v>
+      </c>
       <c r="I65" s="4"/>
       <c r="J65" s="4"/>
       <c r="K65" s="4"/>
       <c r="L65" s="4"/>
       <c r="M65" s="4"/>
       <c r="N65" s="4"/>
       <c r="O65" s="4"/>
       <c r="P65" s="4"/>
       <c r="Q65" s="4"/>
       <c r="R65" s="4"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
     </row>
     <row r="66" ht="15.75" customHeight="1">
       <c r="A66" s="4"/>
-      <c r="B66" s="4"/>
-[...5 lines deleted...]
-      <c r="H66" s="4"/>
+      <c r="B66" s="10"/>
+      <c r="C66" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="E66" s="13">
+        <v>1706.48</v>
+      </c>
+      <c r="F66" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="H66" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="I66" s="4"/>
       <c r="J66" s="4"/>
       <c r="K66" s="4"/>
       <c r="L66" s="4"/>
       <c r="M66" s="4"/>
       <c r="N66" s="4"/>
       <c r="O66" s="4"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="4"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
     </row>
     <row r="67" ht="15.75" customHeight="1">
       <c r="A67" s="4"/>
-      <c r="B67" s="4"/>
-[...5 lines deleted...]
-      <c r="H67" s="4"/>
+      <c r="B67" s="10"/>
+      <c r="C67" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E67" s="13">
+        <v>1318.2</v>
+      </c>
+      <c r="F67" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="H67" s="14" t="s">
+        <v>137</v>
+      </c>
       <c r="I67" s="4"/>
       <c r="J67" s="4"/>
       <c r="K67" s="4"/>
       <c r="L67" s="4"/>
       <c r="M67" s="4"/>
       <c r="N67" s="4"/>
       <c r="O67" s="4"/>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
       <c r="R67" s="4"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
       <c r="X67" s="1"/>
       <c r="Y67" s="1"/>
       <c r="Z67" s="1"/>
     </row>
     <row r="68" ht="15.75" customHeight="1">
-      <c r="A68" s="36"/>
-[...16 lines deleted...]
-      <c r="R68" s="36"/>
+      <c r="A68" s="4"/>
+      <c r="B68" s="10"/>
+      <c r="C68" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E68" s="13">
+        <v>38000.0</v>
+      </c>
+      <c r="F68" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="G68" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="H68" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I68" s="4"/>
+      <c r="J68" s="4"/>
+      <c r="K68" s="4"/>
+      <c r="L68" s="4"/>
+      <c r="M68" s="4"/>
+      <c r="N68" s="4"/>
+      <c r="O68" s="4"/>
+      <c r="P68" s="4"/>
+      <c r="Q68" s="4"/>
+      <c r="R68" s="4"/>
+      <c r="S68" s="1"/>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+      <c r="X68" s="1"/>
+      <c r="Y68" s="1"/>
+      <c r="Z68" s="1"/>
     </row>
     <row r="69" ht="15.75" customHeight="1">
-      <c r="A69" s="36"/>
-[...16 lines deleted...]
-      <c r="R69" s="36"/>
+      <c r="A69" s="4"/>
+      <c r="B69" s="10"/>
+      <c r="C69" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="E69" s="13">
+        <v>7656.87</v>
+      </c>
+      <c r="F69" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="G69" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="H69" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="I69" s="4"/>
+      <c r="J69" s="4"/>
+      <c r="K69" s="4"/>
+      <c r="L69" s="4"/>
+      <c r="M69" s="4"/>
+      <c r="N69" s="4"/>
+      <c r="O69" s="4"/>
+      <c r="P69" s="4"/>
+      <c r="Q69" s="4"/>
+      <c r="R69" s="4"/>
+      <c r="S69" s="1"/>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+      <c r="X69" s="1"/>
+      <c r="Y69" s="1"/>
+      <c r="Z69" s="1"/>
     </row>
     <row r="70" ht="15.75" customHeight="1">
-      <c r="A70" s="36"/>
-[...36 lines deleted...]
-      <c r="R71" s="36"/>
+      <c r="A70" s="4"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="26"/>
+      <c r="D70" s="27"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="29"/>
+      <c r="H70" s="30"/>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+      <c r="K70" s="4"/>
+      <c r="L70" s="4"/>
+      <c r="M70" s="4"/>
+      <c r="N70" s="4"/>
+      <c r="O70" s="4"/>
+      <c r="P70" s="4"/>
+      <c r="Q70" s="4"/>
+      <c r="R70" s="4"/>
+      <c r="S70" s="1"/>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1"/>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1"/>
+      <c r="X70" s="1"/>
+      <c r="Y70" s="1"/>
+      <c r="Z70" s="1"/>
+    </row>
+    <row r="71" ht="23.25" customHeight="1">
+      <c r="A71" s="4"/>
+      <c r="B71" s="31"/>
+      <c r="C71" s="32"/>
+      <c r="D71" s="33"/>
+      <c r="E71" s="34">
+        <f>SUM(E9:E69)</f>
+        <v>371790.725</v>
+      </c>
+      <c r="F71" s="33"/>
+      <c r="G71" s="33"/>
+      <c r="H71" s="35"/>
+      <c r="I71" s="4"/>
+      <c r="J71" s="4"/>
+      <c r="K71" s="4"/>
+      <c r="L71" s="4"/>
+      <c r="M71" s="4"/>
+      <c r="N71" s="4"/>
+      <c r="O71" s="4"/>
+      <c r="P71" s="4"/>
+      <c r="Q71" s="4"/>
+      <c r="R71" s="4"/>
+      <c r="S71" s="1"/>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1"/>
+      <c r="V71" s="1"/>
+      <c r="W71" s="1"/>
+      <c r="X71" s="1"/>
+      <c r="Y71" s="1"/>
+      <c r="Z71" s="1"/>
     </row>
     <row r="72" ht="15.75" customHeight="1">
-      <c r="A72" s="36"/>
-[...16 lines deleted...]
-      <c r="R72" s="36"/>
+      <c r="A72" s="4"/>
+      <c r="B72" s="36" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="37"/>
+      <c r="D72" s="37"/>
+      <c r="E72" s="37"/>
+      <c r="F72" s="37"/>
+      <c r="G72" s="37"/>
+      <c r="H72" s="37"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+      <c r="K72" s="4"/>
+      <c r="L72" s="4"/>
+      <c r="M72" s="4"/>
+      <c r="N72" s="4"/>
+      <c r="O72" s="4"/>
+      <c r="P72" s="4"/>
+      <c r="Q72" s="4"/>
+      <c r="R72" s="4"/>
+      <c r="S72" s="1"/>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
+      <c r="V72" s="1"/>
+      <c r="W72" s="1"/>
+      <c r="X72" s="1"/>
+      <c r="Y72" s="1"/>
+      <c r="Z72" s="1"/>
     </row>
     <row r="73" ht="15.75" customHeight="1">
-      <c r="A73" s="36"/>
-[...16 lines deleted...]
-      <c r="R73" s="36"/>
+      <c r="A73" s="4"/>
+      <c r="B73" s="38"/>
+      <c r="I73" s="4"/>
+      <c r="J73" s="4"/>
+      <c r="K73" s="4"/>
+      <c r="L73" s="4"/>
+      <c r="M73" s="4"/>
+      <c r="N73" s="4"/>
+      <c r="O73" s="4"/>
+      <c r="P73" s="4"/>
+      <c r="Q73" s="4"/>
+      <c r="R73" s="4"/>
+      <c r="S73" s="1"/>
+      <c r="T73" s="1"/>
+      <c r="U73" s="1"/>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1"/>
+      <c r="X73" s="1"/>
+      <c r="Y73" s="1"/>
+      <c r="Z73" s="1"/>
     </row>
     <row r="74" ht="15.75" customHeight="1">
-      <c r="A74" s="36"/>
-[...16 lines deleted...]
-      <c r="R74" s="36"/>
+      <c r="A74" s="4"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="4"/>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="J74" s="4"/>
+      <c r="K74" s="4"/>
+      <c r="L74" s="4"/>
+      <c r="M74" s="4"/>
+      <c r="N74" s="4"/>
+      <c r="O74" s="4"/>
+      <c r="P74" s="4"/>
+      <c r="Q74" s="4"/>
+      <c r="R74" s="4"/>
+      <c r="S74" s="1"/>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1"/>
+      <c r="V74" s="1"/>
+      <c r="W74" s="1"/>
+      <c r="X74" s="1"/>
+      <c r="Y74" s="1"/>
+      <c r="Z74" s="1"/>
     </row>
     <row r="75" ht="15.75" customHeight="1">
-      <c r="A75" s="36"/>
-[...16 lines deleted...]
-      <c r="R75" s="36"/>
+      <c r="A75" s="4"/>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="D75" s="4"/>
+      <c r="E75" s="4"/>
+      <c r="F75" s="4"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
+      <c r="J75" s="4"/>
+      <c r="K75" s="4"/>
+      <c r="L75" s="4"/>
+      <c r="M75" s="4"/>
+      <c r="N75" s="4"/>
+      <c r="O75" s="4"/>
+      <c r="P75" s="4"/>
+      <c r="Q75" s="4"/>
+      <c r="R75" s="4"/>
+      <c r="S75" s="1"/>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1"/>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1"/>
+      <c r="X75" s="1"/>
+      <c r="Y75" s="1"/>
+      <c r="Z75" s="1"/>
     </row>
     <row r="76" ht="15.75" customHeight="1">
-      <c r="A76" s="36"/>
-[...16 lines deleted...]
-      <c r="R76" s="36"/>
+      <c r="A76" s="4"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="4"/>
+      <c r="K76" s="4"/>
+      <c r="L76" s="4"/>
+      <c r="M76" s="4"/>
+      <c r="N76" s="4"/>
+      <c r="O76" s="4"/>
+      <c r="P76" s="4"/>
+      <c r="Q76" s="4"/>
+      <c r="R76" s="4"/>
+      <c r="S76" s="1"/>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1"/>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1"/>
+      <c r="X76" s="1"/>
+      <c r="Y76" s="1"/>
+      <c r="Z76" s="1"/>
     </row>
     <row r="77" ht="15.75" customHeight="1">
-      <c r="A77" s="36"/>
-[...16 lines deleted...]
-      <c r="R77" s="36"/>
+      <c r="A77" s="4"/>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="D77" s="4"/>
+      <c r="E77" s="4"/>
+      <c r="F77" s="4"/>
+      <c r="G77" s="4"/>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="4"/>
+      <c r="K77" s="4"/>
+      <c r="L77" s="4"/>
+      <c r="M77" s="4"/>
+      <c r="N77" s="4"/>
+      <c r="O77" s="4"/>
+      <c r="P77" s="4"/>
+      <c r="Q77" s="4"/>
+      <c r="R77" s="4"/>
+      <c r="S77" s="1"/>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1"/>
+      <c r="X77" s="1"/>
+      <c r="Y77" s="1"/>
+      <c r="Z77" s="1"/>
     </row>
     <row r="78" ht="15.75" customHeight="1">
-      <c r="A78" s="36"/>
-[...16 lines deleted...]
-      <c r="R78" s="36"/>
+      <c r="A78" s="4"/>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="D78" s="4"/>
+      <c r="E78" s="4"/>
+      <c r="F78" s="4"/>
+      <c r="G78" s="4"/>
+      <c r="H78" s="4"/>
+      <c r="I78" s="4"/>
+      <c r="J78" s="4"/>
+      <c r="K78" s="4"/>
+      <c r="L78" s="4"/>
+      <c r="M78" s="4"/>
+      <c r="N78" s="4"/>
+      <c r="O78" s="4"/>
+      <c r="P78" s="4"/>
+      <c r="Q78" s="4"/>
+      <c r="R78" s="4"/>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1"/>
+      <c r="X78" s="1"/>
+      <c r="Y78" s="1"/>
+      <c r="Z78" s="1"/>
     </row>
     <row r="79" ht="15.75" customHeight="1">
-      <c r="A79" s="36"/>
-[...16 lines deleted...]
-      <c r="R79" s="36"/>
+      <c r="A79" s="4"/>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="D79" s="4"/>
+      <c r="E79" s="4"/>
+      <c r="F79" s="4"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="4"/>
+      <c r="I79" s="4"/>
+      <c r="J79" s="4"/>
+      <c r="K79" s="4"/>
+      <c r="L79" s="4"/>
+      <c r="M79" s="4"/>
+      <c r="N79" s="4"/>
+      <c r="O79" s="4"/>
+      <c r="P79" s="4"/>
+      <c r="Q79" s="4"/>
+      <c r="R79" s="4"/>
+      <c r="S79" s="1"/>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1"/>
+      <c r="W79" s="1"/>
+      <c r="X79" s="1"/>
+      <c r="Y79" s="1"/>
+      <c r="Z79" s="1"/>
     </row>
     <row r="80" ht="15.75" customHeight="1">
-      <c r="A80" s="36"/>
-[...16 lines deleted...]
-      <c r="R80" s="36"/>
+      <c r="A80" s="4"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="4"/>
+      <c r="F80" s="4"/>
+      <c r="G80" s="4"/>
+      <c r="H80" s="4"/>
+      <c r="I80" s="4"/>
+      <c r="J80" s="4"/>
+      <c r="K80" s="4"/>
+      <c r="L80" s="4"/>
+      <c r="M80" s="4"/>
+      <c r="N80" s="4"/>
+      <c r="O80" s="4"/>
+      <c r="P80" s="4"/>
+      <c r="Q80" s="4"/>
+      <c r="R80" s="4"/>
+      <c r="S80" s="1"/>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+      <c r="X80" s="1"/>
+      <c r="Y80" s="1"/>
+      <c r="Z80" s="1"/>
     </row>
     <row r="81" ht="15.75" customHeight="1">
-      <c r="A81" s="36"/>
-[...16 lines deleted...]
-      <c r="R81" s="36"/>
+      <c r="A81" s="4"/>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="D81" s="4"/>
+      <c r="E81" s="4"/>
+      <c r="F81" s="4"/>
+      <c r="G81" s="4"/>
+      <c r="H81" s="4"/>
+      <c r="I81" s="4"/>
+      <c r="J81" s="4"/>
+      <c r="K81" s="4"/>
+      <c r="L81" s="4"/>
+      <c r="M81" s="4"/>
+      <c r="N81" s="4"/>
+      <c r="O81" s="4"/>
+      <c r="P81" s="4"/>
+      <c r="Q81" s="4"/>
+      <c r="R81" s="4"/>
+      <c r="S81" s="1"/>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
+      <c r="X81" s="1"/>
+      <c r="Y81" s="1"/>
+      <c r="Z81" s="1"/>
     </row>
     <row r="82" ht="15.75" customHeight="1">
-      <c r="A82" s="36"/>
-[...16 lines deleted...]
-      <c r="R82" s="36"/>
+      <c r="A82" s="4"/>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="D82" s="4"/>
+      <c r="E82" s="4"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="4"/>
+      <c r="H82" s="4"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="4"/>
+      <c r="K82" s="4"/>
+      <c r="L82" s="4"/>
+      <c r="M82" s="4"/>
+      <c r="N82" s="4"/>
+      <c r="O82" s="4"/>
+      <c r="P82" s="4"/>
+      <c r="Q82" s="4"/>
+      <c r="R82" s="4"/>
+      <c r="S82" s="1"/>
+      <c r="T82" s="1"/>
+      <c r="U82" s="1"/>
+      <c r="V82" s="1"/>
+      <c r="W82" s="1"/>
+      <c r="X82" s="1"/>
+      <c r="Y82" s="1"/>
+      <c r="Z82" s="1"/>
     </row>
     <row r="83" ht="15.75" customHeight="1">
-      <c r="A83" s="36"/>
-[...16 lines deleted...]
-      <c r="R83" s="36"/>
+      <c r="A83" s="4"/>
+      <c r="B83" s="4"/>
+      <c r="C83" s="4"/>
+      <c r="D83" s="4"/>
+      <c r="E83" s="4"/>
+      <c r="F83" s="4"/>
+      <c r="G83" s="4"/>
+      <c r="H83" s="4"/>
+      <c r="I83" s="4"/>
+      <c r="J83" s="4"/>
+      <c r="K83" s="4"/>
+      <c r="L83" s="4"/>
+      <c r="M83" s="4"/>
+      <c r="N83" s="4"/>
+      <c r="O83" s="4"/>
+      <c r="P83" s="4"/>
+      <c r="Q83" s="4"/>
+      <c r="R83" s="4"/>
+      <c r="S83" s="1"/>
+      <c r="T83" s="1"/>
+      <c r="U83" s="1"/>
+      <c r="V83" s="1"/>
+      <c r="W83" s="1"/>
+      <c r="X83" s="1"/>
+      <c r="Y83" s="1"/>
+      <c r="Z83" s="1"/>
     </row>
     <row r="84" ht="15.75" customHeight="1">
-      <c r="A84" s="36"/>
-[...16 lines deleted...]
-      <c r="R84" s="36"/>
+      <c r="A84" s="4"/>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="4"/>
+      <c r="F84" s="4"/>
+      <c r="G84" s="4"/>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+      <c r="K84" s="4"/>
+      <c r="L84" s="4"/>
+      <c r="M84" s="4"/>
+      <c r="N84" s="4"/>
+      <c r="O84" s="4"/>
+      <c r="P84" s="4"/>
+      <c r="Q84" s="4"/>
+      <c r="R84" s="4"/>
+      <c r="S84" s="1"/>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+      <c r="V84" s="1"/>
+      <c r="W84" s="1"/>
+      <c r="X84" s="1"/>
+      <c r="Y84" s="1"/>
+      <c r="Z84" s="1"/>
     </row>
     <row r="85" ht="15.75" customHeight="1">
-      <c r="A85" s="36"/>
-[...16 lines deleted...]
-      <c r="R85" s="36"/>
+      <c r="A85" s="4"/>
+      <c r="B85" s="4"/>
+      <c r="C85" s="4"/>
+      <c r="D85" s="4"/>
+      <c r="E85" s="4"/>
+      <c r="F85" s="4"/>
+      <c r="G85" s="4"/>
+      <c r="H85" s="4"/>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+      <c r="K85" s="4"/>
+      <c r="L85" s="4"/>
+      <c r="M85" s="4"/>
+      <c r="N85" s="4"/>
+      <c r="O85" s="4"/>
+      <c r="P85" s="4"/>
+      <c r="Q85" s="4"/>
+      <c r="R85" s="4"/>
+      <c r="S85" s="1"/>
+      <c r="T85" s="1"/>
+      <c r="U85" s="1"/>
+      <c r="V85" s="1"/>
+      <c r="W85" s="1"/>
+      <c r="X85" s="1"/>
+      <c r="Y85" s="1"/>
+      <c r="Z85" s="1"/>
     </row>
     <row r="86" ht="15.75" customHeight="1">
-      <c r="A86" s="36"/>
-[...16 lines deleted...]
-      <c r="R86" s="36"/>
+      <c r="A86" s="4"/>
+      <c r="B86" s="4"/>
+      <c r="C86" s="4"/>
+      <c r="D86" s="4"/>
+      <c r="E86" s="4"/>
+      <c r="F86" s="4"/>
+      <c r="G86" s="4"/>
+      <c r="H86" s="4"/>
+      <c r="I86" s="4"/>
+      <c r="J86" s="4"/>
+      <c r="K86" s="4"/>
+      <c r="L86" s="4"/>
+      <c r="M86" s="4"/>
+      <c r="N86" s="4"/>
+      <c r="O86" s="4"/>
+      <c r="P86" s="4"/>
+      <c r="Q86" s="4"/>
+      <c r="R86" s="4"/>
+      <c r="S86" s="1"/>
+      <c r="T86" s="1"/>
+      <c r="U86" s="1"/>
+      <c r="V86" s="1"/>
+      <c r="W86" s="1"/>
+      <c r="X86" s="1"/>
+      <c r="Y86" s="1"/>
+      <c r="Z86" s="1"/>
     </row>
     <row r="87" ht="15.75" customHeight="1">
-      <c r="A87" s="36"/>
-[...16 lines deleted...]
-      <c r="R87" s="36"/>
+      <c r="A87" s="4"/>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+      <c r="E87" s="4"/>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4"/>
+      <c r="H87" s="4"/>
+      <c r="I87" s="4"/>
+      <c r="J87" s="4"/>
+      <c r="K87" s="4"/>
+      <c r="L87" s="4"/>
+      <c r="M87" s="4"/>
+      <c r="N87" s="4"/>
+      <c r="O87" s="4"/>
+      <c r="P87" s="4"/>
+      <c r="Q87" s="4"/>
+      <c r="R87" s="4"/>
+      <c r="S87" s="1"/>
+      <c r="T87" s="1"/>
+      <c r="U87" s="1"/>
+      <c r="V87" s="1"/>
+      <c r="W87" s="1"/>
+      <c r="X87" s="1"/>
+      <c r="Y87" s="1"/>
+      <c r="Z87" s="1"/>
     </row>
     <row r="88" ht="15.75" customHeight="1">
-      <c r="A88" s="36"/>
-[...16 lines deleted...]
-      <c r="R88" s="36"/>
+      <c r="A88" s="4"/>
+      <c r="B88" s="4"/>
+      <c r="C88" s="4"/>
+      <c r="D88" s="4"/>
+      <c r="E88" s="4"/>
+      <c r="F88" s="4"/>
+      <c r="G88" s="4"/>
+      <c r="H88" s="4"/>
+      <c r="I88" s="4"/>
+      <c r="J88" s="4"/>
+      <c r="K88" s="4"/>
+      <c r="L88" s="4"/>
+      <c r="M88" s="4"/>
+      <c r="N88" s="4"/>
+      <c r="O88" s="4"/>
+      <c r="P88" s="4"/>
+      <c r="Q88" s="4"/>
+      <c r="R88" s="4"/>
+      <c r="S88" s="1"/>
+      <c r="T88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
+      <c r="X88" s="1"/>
+      <c r="Y88" s="1"/>
+      <c r="Z88" s="1"/>
     </row>
     <row r="89" ht="15.75" customHeight="1">
-      <c r="A89" s="36"/>
-[...16 lines deleted...]
-      <c r="R89" s="36"/>
+      <c r="A89" s="4"/>
+      <c r="B89" s="4"/>
+      <c r="C89" s="4"/>
+      <c r="D89" s="4"/>
+      <c r="E89" s="4"/>
+      <c r="F89" s="4"/>
+      <c r="G89" s="4"/>
+      <c r="H89" s="4"/>
+      <c r="I89" s="4"/>
+      <c r="J89" s="4"/>
+      <c r="K89" s="4"/>
+      <c r="L89" s="4"/>
+      <c r="M89" s="4"/>
+      <c r="N89" s="4"/>
+      <c r="O89" s="4"/>
+      <c r="P89" s="4"/>
+      <c r="Q89" s="4"/>
+      <c r="R89" s="4"/>
+      <c r="S89" s="1"/>
+      <c r="T89" s="1"/>
+      <c r="U89" s="1"/>
+      <c r="V89" s="1"/>
+      <c r="W89" s="1"/>
+      <c r="X89" s="1"/>
+      <c r="Y89" s="1"/>
+      <c r="Z89" s="1"/>
     </row>
     <row r="90" ht="15.75" customHeight="1">
-      <c r="A90" s="36"/>
-[...16 lines deleted...]
-      <c r="R90" s="36"/>
+      <c r="A90" s="4"/>
+      <c r="B90" s="4"/>
+      <c r="C90" s="4"/>
+      <c r="D90" s="4"/>
+      <c r="E90" s="4"/>
+      <c r="F90" s="4"/>
+      <c r="G90" s="4"/>
+      <c r="H90" s="4"/>
+      <c r="I90" s="4"/>
+      <c r="J90" s="4"/>
+      <c r="K90" s="4"/>
+      <c r="L90" s="4"/>
+      <c r="M90" s="4"/>
+      <c r="N90" s="4"/>
+      <c r="O90" s="4"/>
+      <c r="P90" s="4"/>
+      <c r="Q90" s="4"/>
+      <c r="R90" s="4"/>
+      <c r="S90" s="1"/>
+      <c r="T90" s="1"/>
+      <c r="U90" s="1"/>
+      <c r="V90" s="1"/>
+      <c r="W90" s="1"/>
+      <c r="X90" s="1"/>
+      <c r="Y90" s="1"/>
+      <c r="Z90" s="1"/>
     </row>
     <row r="91" ht="15.75" customHeight="1">
-      <c r="A91" s="36"/>
-[...16 lines deleted...]
-      <c r="R91" s="36"/>
+      <c r="A91" s="4"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="D91" s="4"/>
+      <c r="E91" s="4"/>
+      <c r="F91" s="4"/>
+      <c r="G91" s="4"/>
+      <c r="H91" s="4"/>
+      <c r="I91" s="4"/>
+      <c r="J91" s="4"/>
+      <c r="K91" s="4"/>
+      <c r="L91" s="4"/>
+      <c r="M91" s="4"/>
+      <c r="N91" s="4"/>
+      <c r="O91" s="4"/>
+      <c r="P91" s="4"/>
+      <c r="Q91" s="4"/>
+      <c r="R91" s="4"/>
+      <c r="S91" s="1"/>
+      <c r="T91" s="1"/>
+      <c r="U91" s="1"/>
+      <c r="V91" s="1"/>
+      <c r="W91" s="1"/>
+      <c r="X91" s="1"/>
+      <c r="Y91" s="1"/>
+      <c r="Z91" s="1"/>
     </row>
     <row r="92" ht="15.75" customHeight="1">
-      <c r="A92" s="36"/>
-[...16 lines deleted...]
-      <c r="R92" s="36"/>
+      <c r="A92" s="4"/>
+      <c r="B92" s="4"/>
+      <c r="C92" s="4"/>
+      <c r="D92" s="4"/>
+      <c r="E92" s="4"/>
+      <c r="F92" s="4"/>
+      <c r="G92" s="4"/>
+      <c r="H92" s="4"/>
+      <c r="I92" s="4"/>
+      <c r="J92" s="4"/>
+      <c r="K92" s="4"/>
+      <c r="L92" s="4"/>
+      <c r="M92" s="4"/>
+      <c r="N92" s="4"/>
+      <c r="O92" s="4"/>
+      <c r="P92" s="4"/>
+      <c r="Q92" s="4"/>
+      <c r="R92" s="4"/>
+      <c r="S92" s="1"/>
+      <c r="T92" s="1"/>
+      <c r="U92" s="1"/>
+      <c r="V92" s="1"/>
+      <c r="W92" s="1"/>
+      <c r="X92" s="1"/>
+      <c r="Y92" s="1"/>
+      <c r="Z92" s="1"/>
     </row>
     <row r="93" ht="15.75" customHeight="1">
-      <c r="A93" s="36"/>
-[...16 lines deleted...]
-      <c r="R93" s="36"/>
+      <c r="A93" s="4"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="4"/>
+      <c r="D93" s="4"/>
+      <c r="E93" s="4"/>
+      <c r="F93" s="4"/>
+      <c r="G93" s="4"/>
+      <c r="H93" s="4"/>
+      <c r="I93" s="4"/>
+      <c r="J93" s="4"/>
+      <c r="K93" s="4"/>
+      <c r="L93" s="4"/>
+      <c r="M93" s="4"/>
+      <c r="N93" s="4"/>
+      <c r="O93" s="4"/>
+      <c r="P93" s="4"/>
+      <c r="Q93" s="4"/>
+      <c r="R93" s="4"/>
+      <c r="S93" s="1"/>
+      <c r="T93" s="1"/>
+      <c r="U93" s="1"/>
+      <c r="V93" s="1"/>
+      <c r="W93" s="1"/>
+      <c r="X93" s="1"/>
+      <c r="Y93" s="1"/>
+      <c r="Z93" s="1"/>
     </row>
     <row r="94" ht="15.75" customHeight="1">
-      <c r="A94" s="36"/>
-[...16 lines deleted...]
-      <c r="R94" s="36"/>
+      <c r="A94" s="4"/>
+      <c r="B94" s="4"/>
+      <c r="C94" s="4"/>
+      <c r="D94" s="4"/>
+      <c r="E94" s="4"/>
+      <c r="F94" s="4"/>
+      <c r="G94" s="4"/>
+      <c r="H94" s="4"/>
+      <c r="I94" s="4"/>
+      <c r="J94" s="4"/>
+      <c r="K94" s="4"/>
+      <c r="L94" s="4"/>
+      <c r="M94" s="4"/>
+      <c r="N94" s="4"/>
+      <c r="O94" s="4"/>
+      <c r="P94" s="4"/>
+      <c r="Q94" s="4"/>
+      <c r="R94" s="4"/>
+      <c r="S94" s="1"/>
+      <c r="T94" s="1"/>
+      <c r="U94" s="1"/>
+      <c r="V94" s="1"/>
+      <c r="W94" s="1"/>
+      <c r="X94" s="1"/>
+      <c r="Y94" s="1"/>
+      <c r="Z94" s="1"/>
     </row>
     <row r="95" ht="15.75" customHeight="1">
-      <c r="A95" s="36"/>
-[...16 lines deleted...]
-      <c r="R95" s="36"/>
+      <c r="A95" s="4"/>
+      <c r="B95" s="4"/>
+      <c r="C95" s="4"/>
+      <c r="D95" s="4"/>
+      <c r="E95" s="4"/>
+      <c r="F95" s="4"/>
+      <c r="G95" s="4"/>
+      <c r="H95" s="4"/>
+      <c r="I95" s="4"/>
+      <c r="J95" s="4"/>
+      <c r="K95" s="4"/>
+      <c r="L95" s="4"/>
+      <c r="M95" s="4"/>
+      <c r="N95" s="4"/>
+      <c r="O95" s="4"/>
+      <c r="P95" s="4"/>
+      <c r="Q95" s="4"/>
+      <c r="R95" s="4"/>
+      <c r="S95" s="1"/>
+      <c r="T95" s="1"/>
+      <c r="U95" s="1"/>
+      <c r="V95" s="1"/>
+      <c r="W95" s="1"/>
+      <c r="X95" s="1"/>
+      <c r="Y95" s="1"/>
+      <c r="Z95" s="1"/>
     </row>
     <row r="96" ht="15.75" customHeight="1">
-      <c r="A96" s="36"/>
-[...16 lines deleted...]
-      <c r="R96" s="36"/>
+      <c r="A96" s="4"/>
+      <c r="B96" s="4"/>
+      <c r="C96" s="4"/>
+      <c r="D96" s="4"/>
+      <c r="E96" s="4"/>
+      <c r="F96" s="4"/>
+      <c r="G96" s="4"/>
+      <c r="H96" s="4"/>
+      <c r="I96" s="4"/>
+      <c r="J96" s="4"/>
+      <c r="K96" s="4"/>
+      <c r="L96" s="4"/>
+      <c r="M96" s="4"/>
+      <c r="N96" s="4"/>
+      <c r="O96" s="4"/>
+      <c r="P96" s="4"/>
+      <c r="Q96" s="4"/>
+      <c r="R96" s="4"/>
+      <c r="S96" s="1"/>
+      <c r="T96" s="1"/>
+      <c r="U96" s="1"/>
+      <c r="V96" s="1"/>
+      <c r="W96" s="1"/>
+      <c r="X96" s="1"/>
+      <c r="Y96" s="1"/>
+      <c r="Z96" s="1"/>
     </row>
     <row r="97" ht="15.75" customHeight="1">
-      <c r="A97" s="36"/>
-[...16 lines deleted...]
-      <c r="R97" s="36"/>
+      <c r="A97" s="4"/>
+      <c r="B97" s="4"/>
+      <c r="C97" s="4"/>
+      <c r="D97" s="4"/>
+      <c r="E97" s="4"/>
+      <c r="F97" s="4"/>
+      <c r="G97" s="4"/>
+      <c r="H97" s="4"/>
+      <c r="I97" s="4"/>
+      <c r="J97" s="4"/>
+      <c r="K97" s="4"/>
+      <c r="L97" s="4"/>
+      <c r="M97" s="4"/>
+      <c r="N97" s="4"/>
+      <c r="O97" s="4"/>
+      <c r="P97" s="4"/>
+      <c r="Q97" s="4"/>
+      <c r="R97" s="4"/>
+      <c r="S97" s="1"/>
+      <c r="T97" s="1"/>
+      <c r="U97" s="1"/>
+      <c r="V97" s="1"/>
+      <c r="W97" s="1"/>
+      <c r="X97" s="1"/>
+      <c r="Y97" s="1"/>
+      <c r="Z97" s="1"/>
     </row>
     <row r="98" ht="15.75" customHeight="1">
-      <c r="A98" s="36"/>
-[...16 lines deleted...]
-      <c r="R98" s="36"/>
+      <c r="A98" s="4"/>
+      <c r="B98" s="4"/>
+      <c r="C98" s="4"/>
+      <c r="D98" s="4"/>
+      <c r="E98" s="4"/>
+      <c r="F98" s="4"/>
+      <c r="G98" s="4"/>
+      <c r="H98" s="4"/>
+      <c r="I98" s="4"/>
+      <c r="J98" s="4"/>
+      <c r="K98" s="4"/>
+      <c r="L98" s="4"/>
+      <c r="M98" s="4"/>
+      <c r="N98" s="4"/>
+      <c r="O98" s="4"/>
+      <c r="P98" s="4"/>
+      <c r="Q98" s="4"/>
+      <c r="R98" s="4"/>
+      <c r="S98" s="1"/>
+      <c r="T98" s="1"/>
+      <c r="U98" s="1"/>
+      <c r="V98" s="1"/>
+      <c r="W98" s="1"/>
+      <c r="X98" s="1"/>
+      <c r="Y98" s="1"/>
+      <c r="Z98" s="1"/>
     </row>
     <row r="99" ht="15.75" customHeight="1">
-      <c r="A99" s="36"/>
-[...16 lines deleted...]
-      <c r="R99" s="36"/>
+      <c r="A99" s="4"/>
+      <c r="B99" s="4"/>
+      <c r="C99" s="4"/>
+      <c r="D99" s="4"/>
+      <c r="E99" s="4"/>
+      <c r="F99" s="4"/>
+      <c r="G99" s="4"/>
+      <c r="H99" s="4"/>
+      <c r="I99" s="4"/>
+      <c r="J99" s="4"/>
+      <c r="K99" s="4"/>
+      <c r="L99" s="4"/>
+      <c r="M99" s="4"/>
+      <c r="N99" s="4"/>
+      <c r="O99" s="4"/>
+      <c r="P99" s="4"/>
+      <c r="Q99" s="4"/>
+      <c r="R99" s="4"/>
+      <c r="S99" s="1"/>
+      <c r="T99" s="1"/>
+      <c r="U99" s="1"/>
+      <c r="V99" s="1"/>
+      <c r="W99" s="1"/>
+      <c r="X99" s="1"/>
+      <c r="Y99" s="1"/>
+      <c r="Z99" s="1"/>
     </row>
     <row r="100" ht="15.75" customHeight="1">
-      <c r="A100" s="36"/>
-[...16 lines deleted...]
-      <c r="R100" s="36"/>
+      <c r="A100" s="4"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="4"/>
+      <c r="F100" s="4"/>
+      <c r="G100" s="4"/>
+      <c r="H100" s="4"/>
+      <c r="I100" s="4"/>
+      <c r="J100" s="4"/>
+      <c r="K100" s="4"/>
+      <c r="L100" s="4"/>
+      <c r="M100" s="4"/>
+      <c r="N100" s="4"/>
+      <c r="O100" s="4"/>
+      <c r="P100" s="4"/>
+      <c r="Q100" s="4"/>
+      <c r="R100" s="4"/>
+      <c r="S100" s="1"/>
+      <c r="T100" s="1"/>
+      <c r="U100" s="1"/>
+      <c r="V100" s="1"/>
+      <c r="W100" s="1"/>
+      <c r="X100" s="1"/>
+      <c r="Y100" s="1"/>
+      <c r="Z100" s="1"/>
     </row>
     <row r="101" ht="15.75" customHeight="1">
-      <c r="A101" s="36"/>
-[...16 lines deleted...]
-      <c r="R101" s="36"/>
+      <c r="A101" s="4"/>
+      <c r="B101" s="4"/>
+      <c r="C101" s="4"/>
+      <c r="D101" s="4"/>
+      <c r="E101" s="4"/>
+      <c r="F101" s="4"/>
+      <c r="G101" s="4"/>
+      <c r="H101" s="4"/>
+      <c r="I101" s="4"/>
+      <c r="J101" s="4"/>
+      <c r="K101" s="4"/>
+      <c r="L101" s="4"/>
+      <c r="M101" s="4"/>
+      <c r="N101" s="4"/>
+      <c r="O101" s="4"/>
+      <c r="P101" s="4"/>
+      <c r="Q101" s="4"/>
+      <c r="R101" s="4"/>
+      <c r="S101" s="1"/>
+      <c r="T101" s="1"/>
+      <c r="U101" s="1"/>
+      <c r="V101" s="1"/>
+      <c r="W101" s="1"/>
+      <c r="X101" s="1"/>
+      <c r="Y101" s="1"/>
+      <c r="Z101" s="1"/>
     </row>
     <row r="102" ht="15.75" customHeight="1">
-      <c r="A102" s="36"/>
-[...16 lines deleted...]
-      <c r="R102" s="36"/>
+      <c r="A102" s="4"/>
+      <c r="B102" s="4"/>
+      <c r="C102" s="4"/>
+      <c r="D102" s="4"/>
+      <c r="E102" s="4"/>
+      <c r="F102" s="4"/>
+      <c r="G102" s="4"/>
+      <c r="H102" s="4"/>
+      <c r="I102" s="4"/>
+      <c r="J102" s="4"/>
+      <c r="K102" s="4"/>
+      <c r="L102" s="4"/>
+      <c r="M102" s="4"/>
+      <c r="N102" s="4"/>
+      <c r="O102" s="4"/>
+      <c r="P102" s="4"/>
+      <c r="Q102" s="4"/>
+      <c r="R102" s="4"/>
+      <c r="S102" s="1"/>
+      <c r="T102" s="1"/>
+      <c r="U102" s="1"/>
+      <c r="V102" s="1"/>
+      <c r="W102" s="1"/>
+      <c r="X102" s="1"/>
+      <c r="Y102" s="1"/>
+      <c r="Z102" s="1"/>
     </row>
     <row r="103" ht="15.75" customHeight="1">
-      <c r="A103" s="36"/>
-[...16 lines deleted...]
-      <c r="R103" s="36"/>
+      <c r="A103" s="4"/>
+      <c r="B103" s="4"/>
+      <c r="C103" s="4"/>
+      <c r="D103" s="4"/>
+      <c r="E103" s="4"/>
+      <c r="F103" s="4"/>
+      <c r="G103" s="4"/>
+      <c r="H103" s="4"/>
+      <c r="I103" s="4"/>
+      <c r="J103" s="4"/>
+      <c r="K103" s="4"/>
+      <c r="L103" s="4"/>
+      <c r="M103" s="4"/>
+      <c r="N103" s="4"/>
+      <c r="O103" s="4"/>
+      <c r="P103" s="4"/>
+      <c r="Q103" s="4"/>
+      <c r="R103" s="4"/>
+      <c r="S103" s="1"/>
+      <c r="T103" s="1"/>
+      <c r="U103" s="1"/>
+      <c r="V103" s="1"/>
+      <c r="W103" s="1"/>
+      <c r="X103" s="1"/>
+      <c r="Y103" s="1"/>
+      <c r="Z103" s="1"/>
     </row>
     <row r="104" ht="15.75" customHeight="1">
-      <c r="A104" s="36"/>
-[...16 lines deleted...]
-      <c r="R104" s="36"/>
+      <c r="A104" s="4"/>
+      <c r="B104" s="4"/>
+      <c r="C104" s="4"/>
+      <c r="D104" s="4"/>
+      <c r="E104" s="4"/>
+      <c r="F104" s="4"/>
+      <c r="G104" s="4"/>
+      <c r="H104" s="4"/>
+      <c r="I104" s="4"/>
+      <c r="J104" s="4"/>
+      <c r="K104" s="4"/>
+      <c r="L104" s="4"/>
+      <c r="M104" s="4"/>
+      <c r="N104" s="4"/>
+      <c r="O104" s="4"/>
+      <c r="P104" s="4"/>
+      <c r="Q104" s="4"/>
+      <c r="R104" s="4"/>
+      <c r="S104" s="1"/>
+      <c r="T104" s="1"/>
+      <c r="U104" s="1"/>
+      <c r="V104" s="1"/>
+      <c r="W104" s="1"/>
+      <c r="X104" s="1"/>
+      <c r="Y104" s="1"/>
+      <c r="Z104" s="1"/>
     </row>
     <row r="105" ht="15.75" customHeight="1">
-      <c r="A105" s="36"/>
-[...16 lines deleted...]
-      <c r="R105" s="36"/>
+      <c r="A105" s="4"/>
+      <c r="B105" s="4"/>
+      <c r="C105" s="4"/>
+      <c r="D105" s="4"/>
+      <c r="E105" s="4"/>
+      <c r="F105" s="4"/>
+      <c r="G105" s="4"/>
+      <c r="H105" s="4"/>
+      <c r="I105" s="4"/>
+      <c r="J105" s="4"/>
+      <c r="K105" s="4"/>
+      <c r="L105" s="4"/>
+      <c r="M105" s="4"/>
+      <c r="N105" s="4"/>
+      <c r="O105" s="4"/>
+      <c r="P105" s="4"/>
+      <c r="Q105" s="4"/>
+      <c r="R105" s="4"/>
+      <c r="S105" s="1"/>
+      <c r="T105" s="1"/>
+      <c r="U105" s="1"/>
+      <c r="V105" s="1"/>
+      <c r="W105" s="1"/>
+      <c r="X105" s="1"/>
+      <c r="Y105" s="1"/>
+      <c r="Z105" s="1"/>
     </row>
     <row r="106" ht="15.75" customHeight="1">
-      <c r="A106" s="36"/>
-[...16 lines deleted...]
-      <c r="R106" s="36"/>
+      <c r="A106" s="4"/>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
+      <c r="D106" s="4"/>
+      <c r="E106" s="4"/>
+      <c r="F106" s="4"/>
+      <c r="G106" s="4"/>
+      <c r="H106" s="4"/>
+      <c r="I106" s="4"/>
+      <c r="J106" s="4"/>
+      <c r="K106" s="4"/>
+      <c r="L106" s="4"/>
+      <c r="M106" s="4"/>
+      <c r="N106" s="4"/>
+      <c r="O106" s="4"/>
+      <c r="P106" s="4"/>
+      <c r="Q106" s="4"/>
+      <c r="R106" s="4"/>
+      <c r="S106" s="1"/>
+      <c r="T106" s="1"/>
+      <c r="U106" s="1"/>
+      <c r="V106" s="1"/>
+      <c r="W106" s="1"/>
+      <c r="X106" s="1"/>
+      <c r="Y106" s="1"/>
+      <c r="Z106" s="1"/>
     </row>
     <row r="107" ht="15.75" customHeight="1">
-      <c r="A107" s="36"/>
-[...16 lines deleted...]
-      <c r="R107" s="36"/>
+      <c r="A107" s="4"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="D107" s="4"/>
+      <c r="E107" s="4"/>
+      <c r="F107" s="4"/>
+      <c r="G107" s="4"/>
+      <c r="H107" s="4"/>
+      <c r="I107" s="4"/>
+      <c r="J107" s="4"/>
+      <c r="K107" s="4"/>
+      <c r="L107" s="4"/>
+      <c r="M107" s="4"/>
+      <c r="N107" s="4"/>
+      <c r="O107" s="4"/>
+      <c r="P107" s="4"/>
+      <c r="Q107" s="4"/>
+      <c r="R107" s="4"/>
+      <c r="S107" s="1"/>
+      <c r="T107" s="1"/>
+      <c r="U107" s="1"/>
+      <c r="V107" s="1"/>
+      <c r="W107" s="1"/>
+      <c r="X107" s="1"/>
+      <c r="Y107" s="1"/>
+      <c r="Z107" s="1"/>
     </row>
     <row r="108" ht="15.75" customHeight="1">
-      <c r="A108" s="36"/>
-[...16 lines deleted...]
-      <c r="R108" s="36"/>
+      <c r="A108" s="4"/>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="D108" s="4"/>
+      <c r="E108" s="4"/>
+      <c r="F108" s="4"/>
+      <c r="G108" s="4"/>
+      <c r="H108" s="4"/>
+      <c r="I108" s="4"/>
+      <c r="J108" s="4"/>
+      <c r="K108" s="4"/>
+      <c r="L108" s="4"/>
+      <c r="M108" s="4"/>
+      <c r="N108" s="4"/>
+      <c r="O108" s="4"/>
+      <c r="P108" s="4"/>
+      <c r="Q108" s="4"/>
+      <c r="R108" s="4"/>
+      <c r="S108" s="1"/>
+      <c r="T108" s="1"/>
+      <c r="U108" s="1"/>
+      <c r="V108" s="1"/>
+      <c r="W108" s="1"/>
+      <c r="X108" s="1"/>
+      <c r="Y108" s="1"/>
+      <c r="Z108" s="1"/>
     </row>
     <row r="109" ht="15.75" customHeight="1">
-      <c r="A109" s="36"/>
-[...16 lines deleted...]
-      <c r="R109" s="36"/>
+      <c r="A109" s="4"/>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="D109" s="4"/>
+      <c r="E109" s="4"/>
+      <c r="F109" s="4"/>
+      <c r="G109" s="4"/>
+      <c r="H109" s="4"/>
+      <c r="I109" s="4"/>
+      <c r="J109" s="4"/>
+      <c r="K109" s="4"/>
+      <c r="L109" s="4"/>
+      <c r="M109" s="4"/>
+      <c r="N109" s="4"/>
+      <c r="O109" s="4"/>
+      <c r="P109" s="4"/>
+      <c r="Q109" s="4"/>
+      <c r="R109" s="4"/>
+      <c r="S109" s="1"/>
+      <c r="T109" s="1"/>
+      <c r="U109" s="1"/>
+      <c r="V109" s="1"/>
+      <c r="W109" s="1"/>
+      <c r="X109" s="1"/>
+      <c r="Y109" s="1"/>
+      <c r="Z109" s="1"/>
     </row>
     <row r="110" ht="15.75" customHeight="1">
-      <c r="A110" s="36"/>
-[...16 lines deleted...]
-      <c r="R110" s="36"/>
+      <c r="A110" s="4"/>
+      <c r="B110" s="4"/>
+      <c r="C110" s="4"/>
+      <c r="D110" s="4"/>
+      <c r="E110" s="4"/>
+      <c r="F110" s="4"/>
+      <c r="G110" s="4"/>
+      <c r="H110" s="4"/>
+      <c r="I110" s="4"/>
+      <c r="J110" s="4"/>
+      <c r="K110" s="4"/>
+      <c r="L110" s="4"/>
+      <c r="M110" s="4"/>
+      <c r="N110" s="4"/>
+      <c r="O110" s="4"/>
+      <c r="P110" s="4"/>
+      <c r="Q110" s="4"/>
+      <c r="R110" s="4"/>
+      <c r="S110" s="1"/>
+      <c r="T110" s="1"/>
+      <c r="U110" s="1"/>
+      <c r="V110" s="1"/>
+      <c r="W110" s="1"/>
+      <c r="X110" s="1"/>
+      <c r="Y110" s="1"/>
+      <c r="Z110" s="1"/>
     </row>
     <row r="111" ht="15.75" customHeight="1">
-      <c r="A111" s="36"/>
-[...16 lines deleted...]
-      <c r="R111" s="36"/>
+      <c r="A111" s="4"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="D111" s="4"/>
+      <c r="E111" s="4"/>
+      <c r="F111" s="4"/>
+      <c r="G111" s="4"/>
+      <c r="H111" s="4"/>
+      <c r="I111" s="4"/>
+      <c r="J111" s="4"/>
+      <c r="K111" s="4"/>
+      <c r="L111" s="4"/>
+      <c r="M111" s="4"/>
+      <c r="N111" s="4"/>
+      <c r="O111" s="4"/>
+      <c r="P111" s="4"/>
+      <c r="Q111" s="4"/>
+      <c r="R111" s="4"/>
+      <c r="S111" s="1"/>
+      <c r="T111" s="1"/>
+      <c r="U111" s="1"/>
+      <c r="V111" s="1"/>
+      <c r="W111" s="1"/>
+      <c r="X111" s="1"/>
+      <c r="Y111" s="1"/>
+      <c r="Z111" s="1"/>
     </row>
     <row r="112" ht="15.75" customHeight="1">
-      <c r="A112" s="36"/>
-[...16 lines deleted...]
-      <c r="R112" s="36"/>
+      <c r="A112" s="4"/>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="4"/>
+      <c r="F112" s="4"/>
+      <c r="G112" s="4"/>
+      <c r="H112" s="4"/>
+      <c r="I112" s="4"/>
+      <c r="J112" s="4"/>
+      <c r="K112" s="4"/>
+      <c r="L112" s="4"/>
+      <c r="M112" s="4"/>
+      <c r="N112" s="4"/>
+      <c r="O112" s="4"/>
+      <c r="P112" s="4"/>
+      <c r="Q112" s="4"/>
+      <c r="R112" s="4"/>
+      <c r="S112" s="1"/>
+      <c r="T112" s="1"/>
+      <c r="U112" s="1"/>
+      <c r="V112" s="1"/>
+      <c r="W112" s="1"/>
+      <c r="X112" s="1"/>
+      <c r="Y112" s="1"/>
+      <c r="Z112" s="1"/>
     </row>
     <row r="113" ht="15.75" customHeight="1">
-      <c r="A113" s="36"/>
-[...16 lines deleted...]
-      <c r="R113" s="36"/>
+      <c r="A113" s="4"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="4"/>
+      <c r="F113" s="4"/>
+      <c r="G113" s="4"/>
+      <c r="H113" s="4"/>
+      <c r="I113" s="4"/>
+      <c r="J113" s="4"/>
+      <c r="K113" s="4"/>
+      <c r="L113" s="4"/>
+      <c r="M113" s="4"/>
+      <c r="N113" s="4"/>
+      <c r="O113" s="4"/>
+      <c r="P113" s="4"/>
+      <c r="Q113" s="4"/>
+      <c r="R113" s="4"/>
+      <c r="S113" s="1"/>
+      <c r="T113" s="1"/>
+      <c r="U113" s="1"/>
+      <c r="V113" s="1"/>
+      <c r="W113" s="1"/>
+      <c r="X113" s="1"/>
+      <c r="Y113" s="1"/>
+      <c r="Z113" s="1"/>
     </row>
     <row r="114" ht="15.75" customHeight="1">
-      <c r="A114" s="36"/>
-[...16 lines deleted...]
-      <c r="R114" s="36"/>
+      <c r="A114" s="4"/>
+      <c r="B114" s="4"/>
+      <c r="C114" s="4"/>
+      <c r="D114" s="4"/>
+      <c r="E114" s="4"/>
+      <c r="F114" s="4"/>
+      <c r="G114" s="4"/>
+      <c r="H114" s="4"/>
+      <c r="I114" s="4"/>
+      <c r="J114" s="4"/>
+      <c r="K114" s="4"/>
+      <c r="L114" s="4"/>
+      <c r="M114" s="4"/>
+      <c r="N114" s="4"/>
+      <c r="O114" s="4"/>
+      <c r="P114" s="4"/>
+      <c r="Q114" s="4"/>
+      <c r="R114" s="4"/>
+      <c r="S114" s="1"/>
+      <c r="T114" s="1"/>
+      <c r="U114" s="1"/>
+      <c r="V114" s="1"/>
+      <c r="W114" s="1"/>
+      <c r="X114" s="1"/>
+      <c r="Y114" s="1"/>
+      <c r="Z114" s="1"/>
     </row>
     <row r="115" ht="15.75" customHeight="1">
-      <c r="A115" s="36"/>
-[...16 lines deleted...]
-      <c r="R115" s="36"/>
+      <c r="A115" s="4"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="39"/>
+      <c r="D115" s="4"/>
+      <c r="E115" s="4"/>
+      <c r="F115" s="4"/>
+      <c r="G115" s="4"/>
+      <c r="H115" s="4"/>
+      <c r="I115" s="4"/>
+      <c r="J115" s="4"/>
+      <c r="K115" s="4"/>
+      <c r="L115" s="4"/>
+      <c r="M115" s="4"/>
+      <c r="N115" s="4"/>
+      <c r="O115" s="4"/>
+      <c r="P115" s="4"/>
+      <c r="Q115" s="4"/>
+      <c r="R115" s="4"/>
+      <c r="S115" s="1"/>
+      <c r="T115" s="1"/>
+      <c r="U115" s="1"/>
+      <c r="V115" s="1"/>
+      <c r="W115" s="1"/>
+      <c r="X115" s="1"/>
+      <c r="Y115" s="1"/>
+      <c r="Z115" s="1"/>
     </row>
     <row r="116" ht="15.75" customHeight="1">
-      <c r="A116" s="36"/>
-[...16 lines deleted...]
-      <c r="R116" s="36"/>
+      <c r="A116" s="39"/>
+      <c r="B116" s="39"/>
+      <c r="C116" s="39"/>
+      <c r="D116" s="39"/>
+      <c r="E116" s="39"/>
+      <c r="F116" s="39"/>
+      <c r="G116" s="39"/>
+      <c r="H116" s="39"/>
+      <c r="I116" s="39"/>
+      <c r="J116" s="39"/>
+      <c r="K116" s="39"/>
+      <c r="L116" s="39"/>
+      <c r="M116" s="39"/>
+      <c r="N116" s="39"/>
+      <c r="O116" s="39"/>
+      <c r="P116" s="39"/>
+      <c r="Q116" s="39"/>
+      <c r="R116" s="39"/>
     </row>
     <row r="117" ht="15.75" customHeight="1">
-      <c r="A117" s="36"/>
-[...16 lines deleted...]
-      <c r="R117" s="36"/>
+      <c r="A117" s="39"/>
+      <c r="B117" s="39"/>
+      <c r="C117" s="39"/>
+      <c r="D117" s="39"/>
+      <c r="E117" s="39"/>
+      <c r="F117" s="39"/>
+      <c r="G117" s="39"/>
+      <c r="H117" s="39"/>
+      <c r="I117" s="39"/>
+      <c r="J117" s="39"/>
+      <c r="K117" s="39"/>
+      <c r="L117" s="39"/>
+      <c r="M117" s="39"/>
+      <c r="N117" s="39"/>
+      <c r="O117" s="39"/>
+      <c r="P117" s="39"/>
+      <c r="Q117" s="39"/>
+      <c r="R117" s="39"/>
     </row>
     <row r="118" ht="15.75" customHeight="1">
-      <c r="A118" s="36"/>
-[...16 lines deleted...]
-      <c r="R118" s="36"/>
+      <c r="A118" s="39"/>
+      <c r="B118" s="39"/>
+      <c r="C118" s="39"/>
+      <c r="D118" s="39"/>
+      <c r="E118" s="39"/>
+      <c r="F118" s="39"/>
+      <c r="G118" s="39"/>
+      <c r="H118" s="39"/>
+      <c r="I118" s="39"/>
+      <c r="J118" s="39"/>
+      <c r="K118" s="39"/>
+      <c r="L118" s="39"/>
+      <c r="M118" s="39"/>
+      <c r="N118" s="39"/>
+      <c r="O118" s="39"/>
+      <c r="P118" s="39"/>
+      <c r="Q118" s="39"/>
+      <c r="R118" s="39"/>
     </row>
     <row r="119" ht="15.75" customHeight="1">
-      <c r="A119" s="36"/>
-[...16 lines deleted...]
-      <c r="R119" s="36"/>
+      <c r="A119" s="39"/>
+      <c r="B119" s="39"/>
+      <c r="C119" s="39"/>
+      <c r="D119" s="39"/>
+      <c r="E119" s="39"/>
+      <c r="F119" s="39"/>
+      <c r="G119" s="39"/>
+      <c r="H119" s="39"/>
+      <c r="I119" s="39"/>
+      <c r="J119" s="39"/>
+      <c r="K119" s="39"/>
+      <c r="L119" s="39"/>
+      <c r="M119" s="39"/>
+      <c r="N119" s="39"/>
+      <c r="O119" s="39"/>
+      <c r="P119" s="39"/>
+      <c r="Q119" s="39"/>
+      <c r="R119" s="39"/>
     </row>
     <row r="120" ht="15.75" customHeight="1">
-      <c r="A120" s="36"/>
-[...16 lines deleted...]
-      <c r="R120" s="36"/>
+      <c r="A120" s="39"/>
+      <c r="B120" s="39"/>
+      <c r="C120" s="39"/>
+      <c r="D120" s="39"/>
+      <c r="E120" s="39"/>
+      <c r="F120" s="39"/>
+      <c r="G120" s="39"/>
+      <c r="H120" s="39"/>
+      <c r="I120" s="39"/>
+      <c r="J120" s="39"/>
+      <c r="K120" s="39"/>
+      <c r="L120" s="39"/>
+      <c r="M120" s="39"/>
+      <c r="N120" s="39"/>
+      <c r="O120" s="39"/>
+      <c r="P120" s="39"/>
+      <c r="Q120" s="39"/>
+      <c r="R120" s="39"/>
     </row>
     <row r="121" ht="15.75" customHeight="1">
-      <c r="A121" s="36"/>
-[...16 lines deleted...]
-      <c r="R121" s="36"/>
+      <c r="A121" s="39"/>
+      <c r="B121" s="39"/>
+      <c r="C121" s="39"/>
+      <c r="D121" s="39"/>
+      <c r="E121" s="39"/>
+      <c r="F121" s="39"/>
+      <c r="G121" s="39"/>
+      <c r="H121" s="39"/>
+      <c r="I121" s="39"/>
+      <c r="J121" s="39"/>
+      <c r="K121" s="39"/>
+      <c r="L121" s="39"/>
+      <c r="M121" s="39"/>
+      <c r="N121" s="39"/>
+      <c r="O121" s="39"/>
+      <c r="P121" s="39"/>
+      <c r="Q121" s="39"/>
+      <c r="R121" s="39"/>
     </row>
     <row r="122" ht="15.75" customHeight="1">
-      <c r="A122" s="36"/>
-[...16 lines deleted...]
-      <c r="R122" s="36"/>
+      <c r="A122" s="39"/>
+      <c r="B122" s="39"/>
+      <c r="C122" s="39"/>
+      <c r="D122" s="39"/>
+      <c r="E122" s="39"/>
+      <c r="F122" s="39"/>
+      <c r="G122" s="39"/>
+      <c r="H122" s="39"/>
+      <c r="I122" s="39"/>
+      <c r="J122" s="39"/>
+      <c r="K122" s="39"/>
+      <c r="L122" s="39"/>
+      <c r="M122" s="39"/>
+      <c r="N122" s="39"/>
+      <c r="O122" s="39"/>
+      <c r="P122" s="39"/>
+      <c r="Q122" s="39"/>
+      <c r="R122" s="39"/>
     </row>
     <row r="123" ht="15.75" customHeight="1">
-      <c r="A123" s="36"/>
-[...16 lines deleted...]
-      <c r="R123" s="36"/>
+      <c r="A123" s="39"/>
+      <c r="B123" s="39"/>
+      <c r="C123" s="39"/>
+      <c r="D123" s="39"/>
+      <c r="E123" s="39"/>
+      <c r="F123" s="39"/>
+      <c r="G123" s="39"/>
+      <c r="H123" s="39"/>
+      <c r="I123" s="39"/>
+      <c r="J123" s="39"/>
+      <c r="K123" s="39"/>
+      <c r="L123" s="39"/>
+      <c r="M123" s="39"/>
+      <c r="N123" s="39"/>
+      <c r="O123" s="39"/>
+      <c r="P123" s="39"/>
+      <c r="Q123" s="39"/>
+      <c r="R123" s="39"/>
     </row>
     <row r="124" ht="15.75" customHeight="1">
-      <c r="A124" s="36"/>
-[...16 lines deleted...]
-      <c r="R124" s="36"/>
+      <c r="A124" s="39"/>
+      <c r="B124" s="39"/>
+      <c r="C124" s="39"/>
+      <c r="D124" s="39"/>
+      <c r="E124" s="39"/>
+      <c r="F124" s="39"/>
+      <c r="G124" s="39"/>
+      <c r="H124" s="39"/>
+      <c r="I124" s="39"/>
+      <c r="J124" s="39"/>
+      <c r="K124" s="39"/>
+      <c r="L124" s="39"/>
+      <c r="M124" s="39"/>
+      <c r="N124" s="39"/>
+      <c r="O124" s="39"/>
+      <c r="P124" s="39"/>
+      <c r="Q124" s="39"/>
+      <c r="R124" s="39"/>
     </row>
     <row r="125" ht="15.75" customHeight="1">
-      <c r="A125" s="36"/>
-[...16 lines deleted...]
-      <c r="R125" s="36"/>
+      <c r="A125" s="39"/>
+      <c r="B125" s="39"/>
+      <c r="C125" s="39"/>
+      <c r="D125" s="39"/>
+      <c r="E125" s="39"/>
+      <c r="F125" s="39"/>
+      <c r="G125" s="39"/>
+      <c r="H125" s="39"/>
+      <c r="I125" s="39"/>
+      <c r="J125" s="39"/>
+      <c r="K125" s="39"/>
+      <c r="L125" s="39"/>
+      <c r="M125" s="39"/>
+      <c r="N125" s="39"/>
+      <c r="O125" s="39"/>
+      <c r="P125" s="39"/>
+      <c r="Q125" s="39"/>
+      <c r="R125" s="39"/>
     </row>
     <row r="126" ht="15.75" customHeight="1">
-      <c r="A126" s="36"/>
-[...16 lines deleted...]
-      <c r="R126" s="36"/>
+      <c r="A126" s="39"/>
+      <c r="B126" s="39"/>
+      <c r="C126" s="39"/>
+      <c r="D126" s="39"/>
+      <c r="E126" s="39"/>
+      <c r="F126" s="39"/>
+      <c r="G126" s="39"/>
+      <c r="H126" s="39"/>
+      <c r="I126" s="39"/>
+      <c r="J126" s="39"/>
+      <c r="K126" s="39"/>
+      <c r="L126" s="39"/>
+      <c r="M126" s="39"/>
+      <c r="N126" s="39"/>
+      <c r="O126" s="39"/>
+      <c r="P126" s="39"/>
+      <c r="Q126" s="39"/>
+      <c r="R126" s="39"/>
     </row>
     <row r="127" ht="15.75" customHeight="1">
-      <c r="A127" s="36"/>
-[...16 lines deleted...]
-      <c r="R127" s="36"/>
+      <c r="A127" s="39"/>
+      <c r="B127" s="39"/>
+      <c r="C127" s="39"/>
+      <c r="D127" s="39"/>
+      <c r="E127" s="39"/>
+      <c r="F127" s="39"/>
+      <c r="G127" s="39"/>
+      <c r="H127" s="39"/>
+      <c r="I127" s="39"/>
+      <c r="J127" s="39"/>
+      <c r="K127" s="39"/>
+      <c r="L127" s="39"/>
+      <c r="M127" s="39"/>
+      <c r="N127" s="39"/>
+      <c r="O127" s="39"/>
+      <c r="P127" s="39"/>
+      <c r="Q127" s="39"/>
+      <c r="R127" s="39"/>
     </row>
     <row r="128" ht="15.75" customHeight="1">
-      <c r="A128" s="36"/>
-[...16 lines deleted...]
-      <c r="R128" s="36"/>
+      <c r="A128" s="39"/>
+      <c r="B128" s="39"/>
+      <c r="C128" s="39"/>
+      <c r="D128" s="39"/>
+      <c r="E128" s="39"/>
+      <c r="F128" s="39"/>
+      <c r="G128" s="39"/>
+      <c r="H128" s="39"/>
+      <c r="I128" s="39"/>
+      <c r="J128" s="39"/>
+      <c r="K128" s="39"/>
+      <c r="L128" s="39"/>
+      <c r="M128" s="39"/>
+      <c r="N128" s="39"/>
+      <c r="O128" s="39"/>
+      <c r="P128" s="39"/>
+      <c r="Q128" s="39"/>
+      <c r="R128" s="39"/>
     </row>
     <row r="129" ht="15.75" customHeight="1">
-      <c r="A129" s="36"/>
-[...16 lines deleted...]
-      <c r="R129" s="36"/>
+      <c r="A129" s="39"/>
+      <c r="B129" s="39"/>
+      <c r="C129" s="39"/>
+      <c r="D129" s="39"/>
+      <c r="E129" s="39"/>
+      <c r="F129" s="39"/>
+      <c r="G129" s="39"/>
+      <c r="H129" s="39"/>
+      <c r="I129" s="39"/>
+      <c r="J129" s="39"/>
+      <c r="K129" s="39"/>
+      <c r="L129" s="39"/>
+      <c r="M129" s="39"/>
+      <c r="N129" s="39"/>
+      <c r="O129" s="39"/>
+      <c r="P129" s="39"/>
+      <c r="Q129" s="39"/>
+      <c r="R129" s="39"/>
     </row>
     <row r="130" ht="15.75" customHeight="1">
-      <c r="A130" s="36"/>
-[...16 lines deleted...]
-      <c r="R130" s="36"/>
+      <c r="A130" s="39"/>
+      <c r="B130" s="39"/>
+      <c r="C130" s="39"/>
+      <c r="D130" s="39"/>
+      <c r="E130" s="39"/>
+      <c r="F130" s="39"/>
+      <c r="G130" s="39"/>
+      <c r="H130" s="39"/>
+      <c r="I130" s="39"/>
+      <c r="J130" s="39"/>
+      <c r="K130" s="39"/>
+      <c r="L130" s="39"/>
+      <c r="M130" s="39"/>
+      <c r="N130" s="39"/>
+      <c r="O130" s="39"/>
+      <c r="P130" s="39"/>
+      <c r="Q130" s="39"/>
+      <c r="R130" s="39"/>
     </row>
     <row r="131" ht="15.75" customHeight="1">
-      <c r="A131" s="36"/>
-[...16 lines deleted...]
-      <c r="R131" s="36"/>
+      <c r="A131" s="39"/>
+      <c r="B131" s="39"/>
+      <c r="C131" s="39"/>
+      <c r="D131" s="39"/>
+      <c r="E131" s="39"/>
+      <c r="F131" s="39"/>
+      <c r="G131" s="39"/>
+      <c r="H131" s="39"/>
+      <c r="I131" s="39"/>
+      <c r="J131" s="39"/>
+      <c r="K131" s="39"/>
+      <c r="L131" s="39"/>
+      <c r="M131" s="39"/>
+      <c r="N131" s="39"/>
+      <c r="O131" s="39"/>
+      <c r="P131" s="39"/>
+      <c r="Q131" s="39"/>
+      <c r="R131" s="39"/>
     </row>
     <row r="132" ht="15.75" customHeight="1">
-      <c r="A132" s="36"/>
-[...16 lines deleted...]
-      <c r="R132" s="36"/>
+      <c r="A132" s="39"/>
+      <c r="B132" s="39"/>
+      <c r="C132" s="39"/>
+      <c r="D132" s="39"/>
+      <c r="E132" s="39"/>
+      <c r="F132" s="39"/>
+      <c r="G132" s="39"/>
+      <c r="H132" s="39"/>
+      <c r="I132" s="39"/>
+      <c r="J132" s="39"/>
+      <c r="K132" s="39"/>
+      <c r="L132" s="39"/>
+      <c r="M132" s="39"/>
+      <c r="N132" s="39"/>
+      <c r="O132" s="39"/>
+      <c r="P132" s="39"/>
+      <c r="Q132" s="39"/>
+      <c r="R132" s="39"/>
     </row>
     <row r="133" ht="15.75" customHeight="1">
-      <c r="A133" s="36"/>
-[...16 lines deleted...]
-      <c r="R133" s="36"/>
+      <c r="A133" s="39"/>
+      <c r="B133" s="39"/>
+      <c r="C133" s="39"/>
+      <c r="D133" s="39"/>
+      <c r="E133" s="39"/>
+      <c r="F133" s="39"/>
+      <c r="G133" s="39"/>
+      <c r="H133" s="39"/>
+      <c r="I133" s="39"/>
+      <c r="J133" s="39"/>
+      <c r="K133" s="39"/>
+      <c r="L133" s="39"/>
+      <c r="M133" s="39"/>
+      <c r="N133" s="39"/>
+      <c r="O133" s="39"/>
+      <c r="P133" s="39"/>
+      <c r="Q133" s="39"/>
+      <c r="R133" s="39"/>
     </row>
     <row r="134" ht="15.75" customHeight="1">
-      <c r="A134" s="36"/>
-[...16 lines deleted...]
-      <c r="R134" s="36"/>
+      <c r="A134" s="39"/>
+      <c r="B134" s="39"/>
+      <c r="C134" s="39"/>
+      <c r="D134" s="39"/>
+      <c r="E134" s="39"/>
+      <c r="F134" s="39"/>
+      <c r="G134" s="39"/>
+      <c r="H134" s="39"/>
+      <c r="I134" s="39"/>
+      <c r="J134" s="39"/>
+      <c r="K134" s="39"/>
+      <c r="L134" s="39"/>
+      <c r="M134" s="39"/>
+      <c r="N134" s="39"/>
+      <c r="O134" s="39"/>
+      <c r="P134" s="39"/>
+      <c r="Q134" s="39"/>
+      <c r="R134" s="39"/>
     </row>
     <row r="135" ht="15.75" customHeight="1">
-      <c r="B135" s="37"/>
-[...5 lines deleted...]
-      <c r="H135" s="37"/>
+      <c r="A135" s="39"/>
+      <c r="B135" s="39"/>
+      <c r="C135" s="39"/>
+      <c r="D135" s="39"/>
+      <c r="E135" s="39"/>
+      <c r="F135" s="39"/>
+      <c r="G135" s="39"/>
+      <c r="H135" s="39"/>
+      <c r="I135" s="39"/>
+      <c r="J135" s="39"/>
+      <c r="K135" s="39"/>
+      <c r="L135" s="39"/>
+      <c r="M135" s="39"/>
+      <c r="N135" s="39"/>
+      <c r="O135" s="39"/>
+      <c r="P135" s="39"/>
+      <c r="Q135" s="39"/>
+      <c r="R135" s="39"/>
     </row>
     <row r="136" ht="15.75" customHeight="1">
-      <c r="B136" s="37"/>
-[...5 lines deleted...]
-      <c r="H136" s="37"/>
+      <c r="A136" s="39"/>
+      <c r="B136" s="39"/>
+      <c r="C136" s="39"/>
+      <c r="D136" s="39"/>
+      <c r="E136" s="39"/>
+      <c r="F136" s="39"/>
+      <c r="G136" s="39"/>
+      <c r="H136" s="39"/>
+      <c r="I136" s="39"/>
+      <c r="J136" s="39"/>
+      <c r="K136" s="39"/>
+      <c r="L136" s="39"/>
+      <c r="M136" s="39"/>
+      <c r="N136" s="39"/>
+      <c r="O136" s="39"/>
+      <c r="P136" s="39"/>
+      <c r="Q136" s="39"/>
+      <c r="R136" s="39"/>
     </row>
     <row r="137" ht="15.75" customHeight="1">
-      <c r="B137" s="37"/>
-[...5 lines deleted...]
-      <c r="H137" s="37"/>
+      <c r="A137" s="39"/>
+      <c r="B137" s="39"/>
+      <c r="C137" s="39"/>
+      <c r="D137" s="39"/>
+      <c r="E137" s="39"/>
+      <c r="F137" s="39"/>
+      <c r="G137" s="39"/>
+      <c r="H137" s="39"/>
+      <c r="I137" s="39"/>
+      <c r="J137" s="39"/>
+      <c r="K137" s="39"/>
+      <c r="L137" s="39"/>
+      <c r="M137" s="39"/>
+      <c r="N137" s="39"/>
+      <c r="O137" s="39"/>
+      <c r="P137" s="39"/>
+      <c r="Q137" s="39"/>
+      <c r="R137" s="39"/>
     </row>
     <row r="138" ht="15.75" customHeight="1">
-      <c r="B138" s="37"/>
-[...5 lines deleted...]
-      <c r="H138" s="37"/>
+      <c r="A138" s="39"/>
+      <c r="B138" s="39"/>
+      <c r="C138" s="39"/>
+      <c r="D138" s="39"/>
+      <c r="E138" s="39"/>
+      <c r="F138" s="39"/>
+      <c r="G138" s="39"/>
+      <c r="H138" s="39"/>
+      <c r="I138" s="39"/>
+      <c r="J138" s="39"/>
+      <c r="K138" s="39"/>
+      <c r="L138" s="39"/>
+      <c r="M138" s="39"/>
+      <c r="N138" s="39"/>
+      <c r="O138" s="39"/>
+      <c r="P138" s="39"/>
+      <c r="Q138" s="39"/>
+      <c r="R138" s="39"/>
     </row>
     <row r="139" ht="15.75" customHeight="1">
-      <c r="B139" s="37"/>
-[...5 lines deleted...]
-      <c r="H139" s="37"/>
+      <c r="A139" s="39"/>
+      <c r="B139" s="39"/>
+      <c r="C139" s="39"/>
+      <c r="D139" s="39"/>
+      <c r="E139" s="39"/>
+      <c r="F139" s="39"/>
+      <c r="G139" s="39"/>
+      <c r="H139" s="39"/>
+      <c r="I139" s="39"/>
+      <c r="J139" s="39"/>
+      <c r="K139" s="39"/>
+      <c r="L139" s="39"/>
+      <c r="M139" s="39"/>
+      <c r="N139" s="39"/>
+      <c r="O139" s="39"/>
+      <c r="P139" s="39"/>
+      <c r="Q139" s="39"/>
+      <c r="R139" s="39"/>
     </row>
     <row r="140" ht="15.75" customHeight="1">
-      <c r="B140" s="37"/>
-[...5 lines deleted...]
-      <c r="H140" s="37"/>
+      <c r="A140" s="39"/>
+      <c r="B140" s="39"/>
+      <c r="C140" s="39"/>
+      <c r="D140" s="39"/>
+      <c r="E140" s="39"/>
+      <c r="F140" s="39"/>
+      <c r="G140" s="39"/>
+      <c r="H140" s="39"/>
+      <c r="I140" s="39"/>
+      <c r="J140" s="39"/>
+      <c r="K140" s="39"/>
+      <c r="L140" s="39"/>
+      <c r="M140" s="39"/>
+      <c r="N140" s="39"/>
+      <c r="O140" s="39"/>
+      <c r="P140" s="39"/>
+      <c r="Q140" s="39"/>
+      <c r="R140" s="39"/>
     </row>
     <row r="141" ht="15.75" customHeight="1">
-      <c r="B141" s="37"/>
-[...5 lines deleted...]
-      <c r="H141" s="37"/>
+      <c r="A141" s="39"/>
+      <c r="B141" s="39"/>
+      <c r="C141" s="39"/>
+      <c r="D141" s="39"/>
+      <c r="E141" s="39"/>
+      <c r="F141" s="39"/>
+      <c r="G141" s="39"/>
+      <c r="H141" s="39"/>
+      <c r="I141" s="39"/>
+      <c r="J141" s="39"/>
+      <c r="K141" s="39"/>
+      <c r="L141" s="39"/>
+      <c r="M141" s="39"/>
+      <c r="N141" s="39"/>
+      <c r="O141" s="39"/>
+      <c r="P141" s="39"/>
+      <c r="Q141" s="39"/>
+      <c r="R141" s="39"/>
     </row>
     <row r="142" ht="15.75" customHeight="1">
-      <c r="B142" s="37"/>
-[...5 lines deleted...]
-      <c r="H142" s="37"/>
+      <c r="A142" s="39"/>
+      <c r="B142" s="39"/>
+      <c r="C142" s="39"/>
+      <c r="D142" s="39"/>
+      <c r="E142" s="39"/>
+      <c r="F142" s="39"/>
+      <c r="G142" s="39"/>
+      <c r="H142" s="39"/>
+      <c r="I142" s="39"/>
+      <c r="J142" s="39"/>
+      <c r="K142" s="39"/>
+      <c r="L142" s="39"/>
+      <c r="M142" s="39"/>
+      <c r="N142" s="39"/>
+      <c r="O142" s="39"/>
+      <c r="P142" s="39"/>
+      <c r="Q142" s="39"/>
+      <c r="R142" s="39"/>
     </row>
     <row r="143" ht="15.75" customHeight="1">
-      <c r="B143" s="37"/>
-[...5 lines deleted...]
-      <c r="H143" s="37"/>
+      <c r="A143" s="39"/>
+      <c r="B143" s="39"/>
+      <c r="C143" s="39"/>
+      <c r="D143" s="39"/>
+      <c r="E143" s="39"/>
+      <c r="F143" s="39"/>
+      <c r="G143" s="39"/>
+      <c r="H143" s="39"/>
+      <c r="I143" s="39"/>
+      <c r="J143" s="39"/>
+      <c r="K143" s="39"/>
+      <c r="L143" s="39"/>
+      <c r="M143" s="39"/>
+      <c r="N143" s="39"/>
+      <c r="O143" s="39"/>
+      <c r="P143" s="39"/>
+      <c r="Q143" s="39"/>
+      <c r="R143" s="39"/>
     </row>
     <row r="144" ht="15.75" customHeight="1">
-      <c r="B144" s="37"/>
-[...5 lines deleted...]
-      <c r="H144" s="37"/>
+      <c r="A144" s="39"/>
+      <c r="B144" s="39"/>
+      <c r="C144" s="39"/>
+      <c r="D144" s="39"/>
+      <c r="E144" s="39"/>
+      <c r="F144" s="39"/>
+      <c r="G144" s="39"/>
+      <c r="H144" s="39"/>
+      <c r="I144" s="39"/>
+      <c r="J144" s="39"/>
+      <c r="K144" s="39"/>
+      <c r="L144" s="39"/>
+      <c r="M144" s="39"/>
+      <c r="N144" s="39"/>
+      <c r="O144" s="39"/>
+      <c r="P144" s="39"/>
+      <c r="Q144" s="39"/>
+      <c r="R144" s="39"/>
     </row>
     <row r="145" ht="15.75" customHeight="1">
-      <c r="B145" s="37"/>
-[...5 lines deleted...]
-      <c r="H145" s="37"/>
+      <c r="A145" s="39"/>
+      <c r="B145" s="39"/>
+      <c r="C145" s="39"/>
+      <c r="D145" s="39"/>
+      <c r="E145" s="39"/>
+      <c r="F145" s="39"/>
+      <c r="G145" s="39"/>
+      <c r="H145" s="39"/>
+      <c r="I145" s="39"/>
+      <c r="J145" s="39"/>
+      <c r="K145" s="39"/>
+      <c r="L145" s="39"/>
+      <c r="M145" s="39"/>
+      <c r="N145" s="39"/>
+      <c r="O145" s="39"/>
+      <c r="P145" s="39"/>
+      <c r="Q145" s="39"/>
+      <c r="R145" s="39"/>
     </row>
     <row r="146" ht="15.75" customHeight="1">
-      <c r="B146" s="37"/>
-[...5 lines deleted...]
-      <c r="H146" s="37"/>
+      <c r="A146" s="39"/>
+      <c r="B146" s="39"/>
+      <c r="C146" s="39"/>
+      <c r="D146" s="39"/>
+      <c r="E146" s="39"/>
+      <c r="F146" s="39"/>
+      <c r="G146" s="39"/>
+      <c r="H146" s="39"/>
+      <c r="I146" s="39"/>
+      <c r="J146" s="39"/>
+      <c r="K146" s="39"/>
+      <c r="L146" s="39"/>
+      <c r="M146" s="39"/>
+      <c r="N146" s="39"/>
+      <c r="O146" s="39"/>
+      <c r="P146" s="39"/>
+      <c r="Q146" s="39"/>
+      <c r="R146" s="39"/>
     </row>
     <row r="147" ht="15.75" customHeight="1">
-      <c r="B147" s="37"/>
-[...5 lines deleted...]
-      <c r="H147" s="37"/>
+      <c r="A147" s="39"/>
+      <c r="B147" s="39"/>
+      <c r="C147" s="39"/>
+      <c r="D147" s="39"/>
+      <c r="E147" s="39"/>
+      <c r="F147" s="39"/>
+      <c r="G147" s="39"/>
+      <c r="H147" s="39"/>
+      <c r="I147" s="39"/>
+      <c r="J147" s="39"/>
+      <c r="K147" s="39"/>
+      <c r="L147" s="39"/>
+      <c r="M147" s="39"/>
+      <c r="N147" s="39"/>
+      <c r="O147" s="39"/>
+      <c r="P147" s="39"/>
+      <c r="Q147" s="39"/>
+      <c r="R147" s="39"/>
     </row>
     <row r="148" ht="15.75" customHeight="1">
-      <c r="B148" s="37"/>
-[...5 lines deleted...]
-      <c r="H148" s="37"/>
+      <c r="A148" s="39"/>
+      <c r="B148" s="39"/>
+      <c r="C148" s="39"/>
+      <c r="D148" s="39"/>
+      <c r="E148" s="39"/>
+      <c r="F148" s="39"/>
+      <c r="G148" s="39"/>
+      <c r="H148" s="39"/>
+      <c r="I148" s="39"/>
+      <c r="J148" s="39"/>
+      <c r="K148" s="39"/>
+      <c r="L148" s="39"/>
+      <c r="M148" s="39"/>
+      <c r="N148" s="39"/>
+      <c r="O148" s="39"/>
+      <c r="P148" s="39"/>
+      <c r="Q148" s="39"/>
+      <c r="R148" s="39"/>
     </row>
     <row r="149" ht="15.75" customHeight="1">
-      <c r="B149" s="37"/>
-[...5 lines deleted...]
-      <c r="H149" s="37"/>
+      <c r="A149" s="39"/>
+      <c r="B149" s="39"/>
+      <c r="C149" s="39"/>
+      <c r="D149" s="39"/>
+      <c r="E149" s="39"/>
+      <c r="F149" s="39"/>
+      <c r="G149" s="39"/>
+      <c r="H149" s="39"/>
+      <c r="I149" s="39"/>
+      <c r="J149" s="39"/>
+      <c r="K149" s="39"/>
+      <c r="L149" s="39"/>
+      <c r="M149" s="39"/>
+      <c r="N149" s="39"/>
+      <c r="O149" s="39"/>
+      <c r="P149" s="39"/>
+      <c r="Q149" s="39"/>
+      <c r="R149" s="39"/>
     </row>
     <row r="150" ht="15.75" customHeight="1">
-      <c r="B150" s="37"/>
-[...5 lines deleted...]
-      <c r="H150" s="37"/>
+      <c r="A150" s="39"/>
+      <c r="B150" s="39"/>
+      <c r="C150" s="39"/>
+      <c r="D150" s="39"/>
+      <c r="E150" s="39"/>
+      <c r="F150" s="39"/>
+      <c r="G150" s="39"/>
+      <c r="H150" s="39"/>
+      <c r="I150" s="39"/>
+      <c r="J150" s="39"/>
+      <c r="K150" s="39"/>
+      <c r="L150" s="39"/>
+      <c r="M150" s="39"/>
+      <c r="N150" s="39"/>
+      <c r="O150" s="39"/>
+      <c r="P150" s="39"/>
+      <c r="Q150" s="39"/>
+      <c r="R150" s="39"/>
     </row>
     <row r="151" ht="15.75" customHeight="1">
-      <c r="B151" s="37"/>
-[...5 lines deleted...]
-      <c r="H151" s="37"/>
+      <c r="A151" s="39"/>
+      <c r="B151" s="39"/>
+      <c r="C151" s="39"/>
+      <c r="D151" s="39"/>
+      <c r="E151" s="39"/>
+      <c r="F151" s="39"/>
+      <c r="G151" s="39"/>
+      <c r="H151" s="39"/>
+      <c r="I151" s="39"/>
+      <c r="J151" s="39"/>
+      <c r="K151" s="39"/>
+      <c r="L151" s="39"/>
+      <c r="M151" s="39"/>
+      <c r="N151" s="39"/>
+      <c r="O151" s="39"/>
+      <c r="P151" s="39"/>
+      <c r="Q151" s="39"/>
+      <c r="R151" s="39"/>
     </row>
     <row r="152" ht="15.75" customHeight="1">
-      <c r="B152" s="37"/>
-[...5 lines deleted...]
-      <c r="H152" s="37"/>
+      <c r="A152" s="39"/>
+      <c r="B152" s="39"/>
+      <c r="C152" s="39"/>
+      <c r="D152" s="39"/>
+      <c r="E152" s="39"/>
+      <c r="F152" s="39"/>
+      <c r="G152" s="39"/>
+      <c r="H152" s="39"/>
+      <c r="I152" s="39"/>
+      <c r="J152" s="39"/>
+      <c r="K152" s="39"/>
+      <c r="L152" s="39"/>
+      <c r="M152" s="39"/>
+      <c r="N152" s="39"/>
+      <c r="O152" s="39"/>
+      <c r="P152" s="39"/>
+      <c r="Q152" s="39"/>
+      <c r="R152" s="39"/>
     </row>
     <row r="153" ht="15.75" customHeight="1">
-      <c r="B153" s="37"/>
-[...5 lines deleted...]
-      <c r="H153" s="37"/>
+      <c r="A153" s="39"/>
+      <c r="B153" s="39"/>
+      <c r="C153" s="39"/>
+      <c r="D153" s="39"/>
+      <c r="E153" s="39"/>
+      <c r="F153" s="39"/>
+      <c r="G153" s="39"/>
+      <c r="H153" s="39"/>
+      <c r="I153" s="39"/>
+      <c r="J153" s="39"/>
+      <c r="K153" s="39"/>
+      <c r="L153" s="39"/>
+      <c r="M153" s="39"/>
+      <c r="N153" s="39"/>
+      <c r="O153" s="39"/>
+      <c r="P153" s="39"/>
+      <c r="Q153" s="39"/>
+      <c r="R153" s="39"/>
     </row>
     <row r="154" ht="15.75" customHeight="1">
-      <c r="B154" s="37"/>
-[...5 lines deleted...]
-      <c r="H154" s="37"/>
+      <c r="A154" s="39"/>
+      <c r="B154" s="39"/>
+      <c r="C154" s="39"/>
+      <c r="D154" s="39"/>
+      <c r="E154" s="39"/>
+      <c r="F154" s="39"/>
+      <c r="G154" s="39"/>
+      <c r="H154" s="39"/>
+      <c r="I154" s="39"/>
+      <c r="J154" s="39"/>
+      <c r="K154" s="39"/>
+      <c r="L154" s="39"/>
+      <c r="M154" s="39"/>
+      <c r="N154" s="39"/>
+      <c r="O154" s="39"/>
+      <c r="P154" s="39"/>
+      <c r="Q154" s="39"/>
+      <c r="R154" s="39"/>
     </row>
     <row r="155" ht="15.75" customHeight="1">
-      <c r="B155" s="37"/>
-[...5 lines deleted...]
-      <c r="H155" s="37"/>
+      <c r="A155" s="39"/>
+      <c r="B155" s="39"/>
+      <c r="C155" s="39"/>
+      <c r="D155" s="39"/>
+      <c r="E155" s="39"/>
+      <c r="F155" s="39"/>
+      <c r="G155" s="39"/>
+      <c r="H155" s="39"/>
+      <c r="I155" s="39"/>
+      <c r="J155" s="39"/>
+      <c r="K155" s="39"/>
+      <c r="L155" s="39"/>
+      <c r="M155" s="39"/>
+      <c r="N155" s="39"/>
+      <c r="O155" s="39"/>
+      <c r="P155" s="39"/>
+      <c r="Q155" s="39"/>
+      <c r="R155" s="39"/>
     </row>
     <row r="156" ht="15.75" customHeight="1">
-      <c r="B156" s="37"/>
-[...5 lines deleted...]
-      <c r="H156" s="37"/>
+      <c r="A156" s="39"/>
+      <c r="B156" s="39"/>
+      <c r="C156" s="39"/>
+      <c r="D156" s="39"/>
+      <c r="E156" s="39"/>
+      <c r="F156" s="39"/>
+      <c r="G156" s="39"/>
+      <c r="H156" s="39"/>
+      <c r="I156" s="39"/>
+      <c r="J156" s="39"/>
+      <c r="K156" s="39"/>
+      <c r="L156" s="39"/>
+      <c r="M156" s="39"/>
+      <c r="N156" s="39"/>
+      <c r="O156" s="39"/>
+      <c r="P156" s="39"/>
+      <c r="Q156" s="39"/>
+      <c r="R156" s="39"/>
     </row>
     <row r="157" ht="15.75" customHeight="1">
-      <c r="B157" s="37"/>
-[...5 lines deleted...]
-      <c r="H157" s="37"/>
+      <c r="A157" s="39"/>
+      <c r="B157" s="39"/>
+      <c r="C157" s="39"/>
+      <c r="D157" s="39"/>
+      <c r="E157" s="39"/>
+      <c r="F157" s="39"/>
+      <c r="G157" s="39"/>
+      <c r="H157" s="39"/>
+      <c r="I157" s="39"/>
+      <c r="J157" s="39"/>
+      <c r="K157" s="39"/>
+      <c r="L157" s="39"/>
+      <c r="M157" s="39"/>
+      <c r="N157" s="39"/>
+      <c r="O157" s="39"/>
+      <c r="P157" s="39"/>
+      <c r="Q157" s="39"/>
+      <c r="R157" s="39"/>
     </row>
     <row r="158" ht="15.75" customHeight="1">
-      <c r="B158" s="37"/>
-[...5 lines deleted...]
-      <c r="H158" s="37"/>
+      <c r="A158" s="39"/>
+      <c r="B158" s="39"/>
+      <c r="C158" s="39"/>
+      <c r="D158" s="39"/>
+      <c r="E158" s="39"/>
+      <c r="F158" s="39"/>
+      <c r="G158" s="39"/>
+      <c r="H158" s="39"/>
+      <c r="I158" s="39"/>
+      <c r="J158" s="39"/>
+      <c r="K158" s="39"/>
+      <c r="L158" s="39"/>
+      <c r="M158" s="39"/>
+      <c r="N158" s="39"/>
+      <c r="O158" s="39"/>
+      <c r="P158" s="39"/>
+      <c r="Q158" s="39"/>
+      <c r="R158" s="39"/>
     </row>
     <row r="159" ht="15.75" customHeight="1">
-      <c r="B159" s="37"/>
-[...5 lines deleted...]
-      <c r="H159" s="37"/>
+      <c r="A159" s="39"/>
+      <c r="B159" s="39"/>
+      <c r="C159" s="39"/>
+      <c r="D159" s="39"/>
+      <c r="E159" s="39"/>
+      <c r="F159" s="39"/>
+      <c r="G159" s="39"/>
+      <c r="H159" s="39"/>
+      <c r="I159" s="39"/>
+      <c r="J159" s="39"/>
+      <c r="K159" s="39"/>
+      <c r="L159" s="39"/>
+      <c r="M159" s="39"/>
+      <c r="N159" s="39"/>
+      <c r="O159" s="39"/>
+      <c r="P159" s="39"/>
+      <c r="Q159" s="39"/>
+      <c r="R159" s="39"/>
     </row>
     <row r="160" ht="15.75" customHeight="1">
-      <c r="B160" s="37"/>
-[...5 lines deleted...]
-      <c r="H160" s="37"/>
+      <c r="A160" s="39"/>
+      <c r="B160" s="39"/>
+      <c r="C160" s="39"/>
+      <c r="D160" s="39"/>
+      <c r="E160" s="39"/>
+      <c r="F160" s="39"/>
+      <c r="G160" s="39"/>
+      <c r="H160" s="39"/>
+      <c r="I160" s="39"/>
+      <c r="J160" s="39"/>
+      <c r="K160" s="39"/>
+      <c r="L160" s="39"/>
+      <c r="M160" s="39"/>
+      <c r="N160" s="39"/>
+      <c r="O160" s="39"/>
+      <c r="P160" s="39"/>
+      <c r="Q160" s="39"/>
+      <c r="R160" s="39"/>
     </row>
     <row r="161" ht="15.75" customHeight="1">
-      <c r="B161" s="37"/>
-[...5 lines deleted...]
-      <c r="H161" s="37"/>
+      <c r="A161" s="39"/>
+      <c r="B161" s="39"/>
+      <c r="C161" s="39"/>
+      <c r="D161" s="39"/>
+      <c r="E161" s="39"/>
+      <c r="F161" s="39"/>
+      <c r="G161" s="39"/>
+      <c r="H161" s="39"/>
+      <c r="I161" s="39"/>
+      <c r="J161" s="39"/>
+      <c r="K161" s="39"/>
+      <c r="L161" s="39"/>
+      <c r="M161" s="39"/>
+      <c r="N161" s="39"/>
+      <c r="O161" s="39"/>
+      <c r="P161" s="39"/>
+      <c r="Q161" s="39"/>
+      <c r="R161" s="39"/>
     </row>
     <row r="162" ht="15.75" customHeight="1">
-      <c r="B162" s="37"/>
-[...5 lines deleted...]
-      <c r="H162" s="37"/>
+      <c r="A162" s="39"/>
+      <c r="B162" s="39"/>
+      <c r="C162" s="39"/>
+      <c r="D162" s="39"/>
+      <c r="E162" s="39"/>
+      <c r="F162" s="39"/>
+      <c r="G162" s="39"/>
+      <c r="H162" s="39"/>
+      <c r="I162" s="39"/>
+      <c r="J162" s="39"/>
+      <c r="K162" s="39"/>
+      <c r="L162" s="39"/>
+      <c r="M162" s="39"/>
+      <c r="N162" s="39"/>
+      <c r="O162" s="39"/>
+      <c r="P162" s="39"/>
+      <c r="Q162" s="39"/>
+      <c r="R162" s="39"/>
     </row>
     <row r="163" ht="15.75" customHeight="1">
-      <c r="B163" s="37"/>
-[...5 lines deleted...]
-      <c r="H163" s="37"/>
+      <c r="A163" s="39"/>
+      <c r="B163" s="39"/>
+      <c r="C163" s="39"/>
+      <c r="D163" s="39"/>
+      <c r="E163" s="39"/>
+      <c r="F163" s="39"/>
+      <c r="G163" s="39"/>
+      <c r="H163" s="39"/>
+      <c r="I163" s="39"/>
+      <c r="J163" s="39"/>
+      <c r="K163" s="39"/>
+      <c r="L163" s="39"/>
+      <c r="M163" s="39"/>
+      <c r="N163" s="39"/>
+      <c r="O163" s="39"/>
+      <c r="P163" s="39"/>
+      <c r="Q163" s="39"/>
+      <c r="R163" s="39"/>
     </row>
     <row r="164" ht="15.75" customHeight="1">
-      <c r="B164" s="37"/>
-[...5 lines deleted...]
-      <c r="H164" s="37"/>
+      <c r="A164" s="39"/>
+      <c r="B164" s="39"/>
+      <c r="C164" s="39"/>
+      <c r="D164" s="39"/>
+      <c r="E164" s="39"/>
+      <c r="F164" s="39"/>
+      <c r="G164" s="39"/>
+      <c r="H164" s="39"/>
+      <c r="I164" s="39"/>
+      <c r="J164" s="39"/>
+      <c r="K164" s="39"/>
+      <c r="L164" s="39"/>
+      <c r="M164" s="39"/>
+      <c r="N164" s="39"/>
+      <c r="O164" s="39"/>
+      <c r="P164" s="39"/>
+      <c r="Q164" s="39"/>
+      <c r="R164" s="39"/>
     </row>
     <row r="165" ht="15.75" customHeight="1">
-      <c r="B165" s="37"/>
-[...5 lines deleted...]
-      <c r="H165" s="37"/>
+      <c r="A165" s="39"/>
+      <c r="B165" s="39"/>
+      <c r="C165" s="39"/>
+      <c r="D165" s="39"/>
+      <c r="E165" s="39"/>
+      <c r="F165" s="39"/>
+      <c r="G165" s="39"/>
+      <c r="H165" s="39"/>
+      <c r="I165" s="39"/>
+      <c r="J165" s="39"/>
+      <c r="K165" s="39"/>
+      <c r="L165" s="39"/>
+      <c r="M165" s="39"/>
+      <c r="N165" s="39"/>
+      <c r="O165" s="39"/>
+      <c r="P165" s="39"/>
+      <c r="Q165" s="39"/>
+      <c r="R165" s="39"/>
     </row>
     <row r="166" ht="15.75" customHeight="1">
-      <c r="B166" s="37"/>
-[...5 lines deleted...]
-      <c r="H166" s="37"/>
+      <c r="A166" s="39"/>
+      <c r="B166" s="39"/>
+      <c r="C166" s="39"/>
+      <c r="D166" s="39"/>
+      <c r="E166" s="39"/>
+      <c r="F166" s="39"/>
+      <c r="G166" s="39"/>
+      <c r="H166" s="39"/>
+      <c r="I166" s="39"/>
+      <c r="J166" s="39"/>
+      <c r="K166" s="39"/>
+      <c r="L166" s="39"/>
+      <c r="M166" s="39"/>
+      <c r="N166" s="39"/>
+      <c r="O166" s="39"/>
+      <c r="P166" s="39"/>
+      <c r="Q166" s="39"/>
+      <c r="R166" s="39"/>
     </row>
     <row r="167" ht="15.75" customHeight="1">
-      <c r="B167" s="37"/>
-[...5 lines deleted...]
-      <c r="H167" s="37"/>
+      <c r="A167" s="39"/>
+      <c r="B167" s="39"/>
+      <c r="C167" s="39"/>
+      <c r="D167" s="39"/>
+      <c r="E167" s="39"/>
+      <c r="F167" s="39"/>
+      <c r="G167" s="39"/>
+      <c r="H167" s="39"/>
+      <c r="I167" s="39"/>
+      <c r="J167" s="39"/>
+      <c r="K167" s="39"/>
+      <c r="L167" s="39"/>
+      <c r="M167" s="39"/>
+      <c r="N167" s="39"/>
+      <c r="O167" s="39"/>
+      <c r="P167" s="39"/>
+      <c r="Q167" s="39"/>
+      <c r="R167" s="39"/>
     </row>
     <row r="168" ht="15.75" customHeight="1">
-      <c r="B168" s="37"/>
-[...5 lines deleted...]
-      <c r="H168" s="37"/>
+      <c r="A168" s="39"/>
+      <c r="B168" s="39"/>
+      <c r="C168" s="39"/>
+      <c r="D168" s="39"/>
+      <c r="E168" s="39"/>
+      <c r="F168" s="39"/>
+      <c r="G168" s="39"/>
+      <c r="H168" s="39"/>
+      <c r="I168" s="39"/>
+      <c r="J168" s="39"/>
+      <c r="K168" s="39"/>
+      <c r="L168" s="39"/>
+      <c r="M168" s="39"/>
+      <c r="N168" s="39"/>
+      <c r="O168" s="39"/>
+      <c r="P168" s="39"/>
+      <c r="Q168" s="39"/>
+      <c r="R168" s="39"/>
     </row>
     <row r="169" ht="15.75" customHeight="1">
-      <c r="B169" s="37"/>
-[...5 lines deleted...]
-      <c r="H169" s="37"/>
+      <c r="A169" s="39"/>
+      <c r="B169" s="39"/>
+      <c r="C169" s="39"/>
+      <c r="D169" s="39"/>
+      <c r="E169" s="39"/>
+      <c r="F169" s="39"/>
+      <c r="G169" s="39"/>
+      <c r="H169" s="39"/>
+      <c r="I169" s="39"/>
+      <c r="J169" s="39"/>
+      <c r="K169" s="39"/>
+      <c r="L169" s="39"/>
+      <c r="M169" s="39"/>
+      <c r="N169" s="39"/>
+      <c r="O169" s="39"/>
+      <c r="P169" s="39"/>
+      <c r="Q169" s="39"/>
+      <c r="R169" s="39"/>
     </row>
     <row r="170" ht="15.75" customHeight="1">
-      <c r="B170" s="37"/>
-[...5 lines deleted...]
-      <c r="H170" s="37"/>
+      <c r="A170" s="39"/>
+      <c r="B170" s="39"/>
+      <c r="C170" s="39"/>
+      <c r="D170" s="39"/>
+      <c r="E170" s="39"/>
+      <c r="F170" s="39"/>
+      <c r="G170" s="39"/>
+      <c r="H170" s="39"/>
+      <c r="I170" s="39"/>
+      <c r="J170" s="39"/>
+      <c r="K170" s="39"/>
+      <c r="L170" s="39"/>
+      <c r="M170" s="39"/>
+      <c r="N170" s="39"/>
+      <c r="O170" s="39"/>
+      <c r="P170" s="39"/>
+      <c r="Q170" s="39"/>
+      <c r="R170" s="39"/>
     </row>
     <row r="171" ht="15.75" customHeight="1">
-      <c r="B171" s="37"/>
-[...5 lines deleted...]
-      <c r="H171" s="37"/>
+      <c r="A171" s="39"/>
+      <c r="B171" s="39"/>
+      <c r="C171" s="39"/>
+      <c r="D171" s="39"/>
+      <c r="E171" s="39"/>
+      <c r="F171" s="39"/>
+      <c r="G171" s="39"/>
+      <c r="H171" s="39"/>
+      <c r="I171" s="39"/>
+      <c r="J171" s="39"/>
+      <c r="K171" s="39"/>
+      <c r="L171" s="39"/>
+      <c r="M171" s="39"/>
+      <c r="N171" s="39"/>
+      <c r="O171" s="39"/>
+      <c r="P171" s="39"/>
+      <c r="Q171" s="39"/>
+      <c r="R171" s="39"/>
     </row>
     <row r="172" ht="15.75" customHeight="1">
-      <c r="B172" s="37"/>
-[...5 lines deleted...]
-      <c r="H172" s="37"/>
+      <c r="A172" s="39"/>
+      <c r="B172" s="39"/>
+      <c r="C172" s="39"/>
+      <c r="D172" s="39"/>
+      <c r="E172" s="39"/>
+      <c r="F172" s="39"/>
+      <c r="G172" s="39"/>
+      <c r="H172" s="39"/>
+      <c r="I172" s="39"/>
+      <c r="J172" s="39"/>
+      <c r="K172" s="39"/>
+      <c r="L172" s="39"/>
+      <c r="M172" s="39"/>
+      <c r="N172" s="39"/>
+      <c r="O172" s="39"/>
+      <c r="P172" s="39"/>
+      <c r="Q172" s="39"/>
+      <c r="R172" s="39"/>
     </row>
     <row r="173" ht="15.75" customHeight="1">
-      <c r="B173" s="37"/>
-[...5 lines deleted...]
-      <c r="H173" s="37"/>
+      <c r="A173" s="39"/>
+      <c r="B173" s="39"/>
+      <c r="C173" s="39"/>
+      <c r="D173" s="39"/>
+      <c r="E173" s="39"/>
+      <c r="F173" s="39"/>
+      <c r="G173" s="39"/>
+      <c r="H173" s="39"/>
+      <c r="I173" s="39"/>
+      <c r="J173" s="39"/>
+      <c r="K173" s="39"/>
+      <c r="L173" s="39"/>
+      <c r="M173" s="39"/>
+      <c r="N173" s="39"/>
+      <c r="O173" s="39"/>
+      <c r="P173" s="39"/>
+      <c r="Q173" s="39"/>
+      <c r="R173" s="39"/>
     </row>
     <row r="174" ht="15.75" customHeight="1">
-      <c r="B174" s="37"/>
-[...5 lines deleted...]
-      <c r="H174" s="37"/>
+      <c r="A174" s="39"/>
+      <c r="B174" s="39"/>
+      <c r="C174" s="39"/>
+      <c r="D174" s="39"/>
+      <c r="E174" s="39"/>
+      <c r="F174" s="39"/>
+      <c r="G174" s="39"/>
+      <c r="H174" s="39"/>
+      <c r="I174" s="39"/>
+      <c r="J174" s="39"/>
+      <c r="K174" s="39"/>
+      <c r="L174" s="39"/>
+      <c r="M174" s="39"/>
+      <c r="N174" s="39"/>
+      <c r="O174" s="39"/>
+      <c r="P174" s="39"/>
+      <c r="Q174" s="39"/>
+      <c r="R174" s="39"/>
     </row>
     <row r="175" ht="15.75" customHeight="1">
-      <c r="B175" s="37"/>
-[...5 lines deleted...]
-      <c r="H175" s="37"/>
+      <c r="A175" s="39"/>
+      <c r="B175" s="39"/>
+      <c r="C175" s="39"/>
+      <c r="D175" s="39"/>
+      <c r="E175" s="39"/>
+      <c r="F175" s="39"/>
+      <c r="G175" s="39"/>
+      <c r="H175" s="39"/>
+      <c r="I175" s="39"/>
+      <c r="J175" s="39"/>
+      <c r="K175" s="39"/>
+      <c r="L175" s="39"/>
+      <c r="M175" s="39"/>
+      <c r="N175" s="39"/>
+      <c r="O175" s="39"/>
+      <c r="P175" s="39"/>
+      <c r="Q175" s="39"/>
+      <c r="R175" s="39"/>
     </row>
     <row r="176" ht="15.75" customHeight="1">
-      <c r="B176" s="37"/>
-[...5 lines deleted...]
-      <c r="H176" s="37"/>
+      <c r="A176" s="39"/>
+      <c r="B176" s="39"/>
+      <c r="C176" s="39"/>
+      <c r="D176" s="39"/>
+      <c r="E176" s="39"/>
+      <c r="F176" s="39"/>
+      <c r="G176" s="39"/>
+      <c r="H176" s="39"/>
+      <c r="I176" s="39"/>
+      <c r="J176" s="39"/>
+      <c r="K176" s="39"/>
+      <c r="L176" s="39"/>
+      <c r="M176" s="39"/>
+      <c r="N176" s="39"/>
+      <c r="O176" s="39"/>
+      <c r="P176" s="39"/>
+      <c r="Q176" s="39"/>
+      <c r="R176" s="39"/>
     </row>
     <row r="177" ht="15.75" customHeight="1">
-      <c r="B177" s="37"/>
-[...5 lines deleted...]
-      <c r="H177" s="37"/>
+      <c r="A177" s="39"/>
+      <c r="B177" s="39"/>
+      <c r="C177" s="39"/>
+      <c r="D177" s="39"/>
+      <c r="E177" s="39"/>
+      <c r="F177" s="39"/>
+      <c r="G177" s="39"/>
+      <c r="H177" s="39"/>
+      <c r="I177" s="39"/>
+      <c r="J177" s="39"/>
+      <c r="K177" s="39"/>
+      <c r="L177" s="39"/>
+      <c r="M177" s="39"/>
+      <c r="N177" s="39"/>
+      <c r="O177" s="39"/>
+      <c r="P177" s="39"/>
+      <c r="Q177" s="39"/>
+      <c r="R177" s="39"/>
     </row>
     <row r="178" ht="15.75" customHeight="1">
-      <c r="B178" s="37"/>
-[...5 lines deleted...]
-      <c r="H178" s="37"/>
+      <c r="A178" s="39"/>
+      <c r="B178" s="39"/>
+      <c r="C178" s="39"/>
+      <c r="D178" s="39"/>
+      <c r="E178" s="39"/>
+      <c r="F178" s="39"/>
+      <c r="G178" s="39"/>
+      <c r="H178" s="39"/>
+      <c r="I178" s="39"/>
+      <c r="J178" s="39"/>
+      <c r="K178" s="39"/>
+      <c r="L178" s="39"/>
+      <c r="M178" s="39"/>
+      <c r="N178" s="39"/>
+      <c r="O178" s="39"/>
+      <c r="P178" s="39"/>
+      <c r="Q178" s="39"/>
+      <c r="R178" s="39"/>
     </row>
     <row r="179" ht="15.75" customHeight="1">
-      <c r="B179" s="37"/>
-[...5 lines deleted...]
-      <c r="H179" s="37"/>
+      <c r="A179" s="39"/>
+      <c r="B179" s="39"/>
+      <c r="C179" s="39"/>
+      <c r="D179" s="39"/>
+      <c r="E179" s="39"/>
+      <c r="F179" s="39"/>
+      <c r="G179" s="39"/>
+      <c r="H179" s="39"/>
+      <c r="I179" s="39"/>
+      <c r="J179" s="39"/>
+      <c r="K179" s="39"/>
+      <c r="L179" s="39"/>
+      <c r="M179" s="39"/>
+      <c r="N179" s="39"/>
+      <c r="O179" s="39"/>
+      <c r="P179" s="39"/>
+      <c r="Q179" s="39"/>
+      <c r="R179" s="39"/>
     </row>
     <row r="180" ht="15.75" customHeight="1">
-      <c r="B180" s="37"/>
-[...5 lines deleted...]
-      <c r="H180" s="37"/>
+      <c r="A180" s="39"/>
+      <c r="B180" s="39"/>
+      <c r="C180" s="39"/>
+      <c r="D180" s="39"/>
+      <c r="E180" s="39"/>
+      <c r="F180" s="39"/>
+      <c r="G180" s="39"/>
+      <c r="H180" s="39"/>
+      <c r="I180" s="39"/>
+      <c r="J180" s="39"/>
+      <c r="K180" s="39"/>
+      <c r="L180" s="39"/>
+      <c r="M180" s="39"/>
+      <c r="N180" s="39"/>
+      <c r="O180" s="39"/>
+      <c r="P180" s="39"/>
+      <c r="Q180" s="39"/>
+      <c r="R180" s="39"/>
     </row>
     <row r="181" ht="15.75" customHeight="1">
-      <c r="B181" s="37"/>
-[...5 lines deleted...]
-      <c r="H181" s="37"/>
+      <c r="A181" s="39"/>
+      <c r="B181" s="39"/>
+      <c r="C181" s="39"/>
+      <c r="D181" s="39"/>
+      <c r="E181" s="39"/>
+      <c r="F181" s="39"/>
+      <c r="G181" s="39"/>
+      <c r="H181" s="39"/>
+      <c r="I181" s="39"/>
+      <c r="J181" s="39"/>
+      <c r="K181" s="39"/>
+      <c r="L181" s="39"/>
+      <c r="M181" s="39"/>
+      <c r="N181" s="39"/>
+      <c r="O181" s="39"/>
+      <c r="P181" s="39"/>
+      <c r="Q181" s="39"/>
+      <c r="R181" s="39"/>
     </row>
     <row r="182" ht="15.75" customHeight="1">
-      <c r="B182" s="37"/>
-[...5 lines deleted...]
-      <c r="H182" s="37"/>
+      <c r="A182" s="39"/>
+      <c r="B182" s="39"/>
+      <c r="C182" s="40"/>
+      <c r="D182" s="39"/>
+      <c r="E182" s="39"/>
+      <c r="F182" s="39"/>
+      <c r="G182" s="39"/>
+      <c r="H182" s="39"/>
+      <c r="I182" s="39"/>
+      <c r="J182" s="39"/>
+      <c r="K182" s="39"/>
+      <c r="L182" s="39"/>
+      <c r="M182" s="39"/>
+      <c r="N182" s="39"/>
+      <c r="O182" s="39"/>
+      <c r="P182" s="39"/>
+      <c r="Q182" s="39"/>
+      <c r="R182" s="39"/>
     </row>
     <row r="183" ht="15.75" customHeight="1">
-      <c r="B183" s="37"/>
-[...5 lines deleted...]
-      <c r="H183" s="37"/>
+      <c r="B183" s="40"/>
+      <c r="C183" s="40"/>
+      <c r="D183" s="40"/>
+      <c r="E183" s="40"/>
+      <c r="F183" s="40"/>
+      <c r="G183" s="40"/>
+      <c r="H183" s="40"/>
     </row>
     <row r="184" ht="15.75" customHeight="1">
-      <c r="B184" s="37"/>
-[...5 lines deleted...]
-      <c r="H184" s="37"/>
+      <c r="B184" s="40"/>
+      <c r="C184" s="40"/>
+      <c r="D184" s="40"/>
+      <c r="E184" s="40"/>
+      <c r="F184" s="40"/>
+      <c r="G184" s="40"/>
+      <c r="H184" s="40"/>
     </row>
     <row r="185" ht="15.75" customHeight="1">
-      <c r="B185" s="37"/>
-[...5 lines deleted...]
-      <c r="H185" s="37"/>
+      <c r="B185" s="40"/>
+      <c r="C185" s="40"/>
+      <c r="D185" s="40"/>
+      <c r="E185" s="40"/>
+      <c r="F185" s="40"/>
+      <c r="G185" s="40"/>
+      <c r="H185" s="40"/>
     </row>
     <row r="186" ht="15.75" customHeight="1">
-      <c r="B186" s="37"/>
-[...5 lines deleted...]
-      <c r="H186" s="37"/>
+      <c r="B186" s="40"/>
+      <c r="C186" s="40"/>
+      <c r="D186" s="40"/>
+      <c r="E186" s="40"/>
+      <c r="F186" s="40"/>
+      <c r="G186" s="40"/>
+      <c r="H186" s="40"/>
     </row>
     <row r="187" ht="15.75" customHeight="1">
-      <c r="B187" s="37"/>
-[...5 lines deleted...]
-      <c r="H187" s="37"/>
+      <c r="B187" s="40"/>
+      <c r="C187" s="40"/>
+      <c r="D187" s="40"/>
+      <c r="E187" s="40"/>
+      <c r="F187" s="40"/>
+      <c r="G187" s="40"/>
+      <c r="H187" s="40"/>
     </row>
     <row r="188" ht="15.75" customHeight="1">
-      <c r="B188" s="37"/>
-[...5 lines deleted...]
-      <c r="H188" s="37"/>
+      <c r="B188" s="40"/>
+      <c r="C188" s="40"/>
+      <c r="D188" s="40"/>
+      <c r="E188" s="40"/>
+      <c r="F188" s="40"/>
+      <c r="G188" s="40"/>
+      <c r="H188" s="40"/>
     </row>
     <row r="189" ht="15.75" customHeight="1">
-      <c r="B189" s="37"/>
-[...5 lines deleted...]
-      <c r="H189" s="37"/>
+      <c r="B189" s="40"/>
+      <c r="C189" s="40"/>
+      <c r="D189" s="40"/>
+      <c r="E189" s="40"/>
+      <c r="F189" s="40"/>
+      <c r="G189" s="40"/>
+      <c r="H189" s="40"/>
     </row>
     <row r="190" ht="15.75" customHeight="1">
-      <c r="B190" s="37"/>
-[...5 lines deleted...]
-      <c r="H190" s="37"/>
+      <c r="B190" s="40"/>
+      <c r="C190" s="40"/>
+      <c r="D190" s="40"/>
+      <c r="E190" s="40"/>
+      <c r="F190" s="40"/>
+      <c r="G190" s="40"/>
+      <c r="H190" s="40"/>
     </row>
     <row r="191" ht="15.75" customHeight="1">
-      <c r="B191" s="37"/>
-[...5 lines deleted...]
-      <c r="H191" s="37"/>
+      <c r="B191" s="40"/>
+      <c r="C191" s="40"/>
+      <c r="D191" s="40"/>
+      <c r="E191" s="40"/>
+      <c r="F191" s="40"/>
+      <c r="G191" s="40"/>
+      <c r="H191" s="40"/>
     </row>
     <row r="192" ht="15.75" customHeight="1">
-      <c r="B192" s="37"/>
-[...5 lines deleted...]
-      <c r="H192" s="37"/>
+      <c r="B192" s="40"/>
+      <c r="C192" s="40"/>
+      <c r="D192" s="40"/>
+      <c r="E192" s="40"/>
+      <c r="F192" s="40"/>
+      <c r="G192" s="40"/>
+      <c r="H192" s="40"/>
     </row>
     <row r="193" ht="15.75" customHeight="1">
-      <c r="B193" s="37"/>
-[...5 lines deleted...]
-      <c r="H193" s="37"/>
+      <c r="B193" s="40"/>
+      <c r="C193" s="40"/>
+      <c r="D193" s="40"/>
+      <c r="E193" s="40"/>
+      <c r="F193" s="40"/>
+      <c r="G193" s="40"/>
+      <c r="H193" s="40"/>
     </row>
     <row r="194" ht="15.75" customHeight="1">
-      <c r="B194" s="37"/>
-[...5 lines deleted...]
-      <c r="H194" s="37"/>
+      <c r="B194" s="40"/>
+      <c r="C194" s="40"/>
+      <c r="D194" s="40"/>
+      <c r="E194" s="40"/>
+      <c r="F194" s="40"/>
+      <c r="G194" s="40"/>
+      <c r="H194" s="40"/>
     </row>
     <row r="195" ht="15.75" customHeight="1">
-      <c r="B195" s="37"/>
-[...5 lines deleted...]
-      <c r="H195" s="37"/>
+      <c r="B195" s="40"/>
+      <c r="C195" s="40"/>
+      <c r="D195" s="40"/>
+      <c r="E195" s="40"/>
+      <c r="F195" s="40"/>
+      <c r="G195" s="40"/>
+      <c r="H195" s="40"/>
     </row>
     <row r="196" ht="15.75" customHeight="1">
-      <c r="B196" s="37"/>
-[...5 lines deleted...]
-      <c r="H196" s="37"/>
+      <c r="B196" s="40"/>
+      <c r="C196" s="40"/>
+      <c r="D196" s="40"/>
+      <c r="E196" s="40"/>
+      <c r="F196" s="40"/>
+      <c r="G196" s="40"/>
+      <c r="H196" s="40"/>
     </row>
     <row r="197" ht="15.75" customHeight="1">
-      <c r="B197" s="37"/>
-[...5 lines deleted...]
-      <c r="H197" s="37"/>
+      <c r="B197" s="40"/>
+      <c r="C197" s="40"/>
+      <c r="D197" s="40"/>
+      <c r="E197" s="40"/>
+      <c r="F197" s="40"/>
+      <c r="G197" s="40"/>
+      <c r="H197" s="40"/>
     </row>
     <row r="198" ht="15.75" customHeight="1">
-      <c r="B198" s="37"/>
-[...5 lines deleted...]
-      <c r="H198" s="37"/>
+      <c r="B198" s="40"/>
+      <c r="C198" s="40"/>
+      <c r="D198" s="40"/>
+      <c r="E198" s="40"/>
+      <c r="F198" s="40"/>
+      <c r="G198" s="40"/>
+      <c r="H198" s="40"/>
     </row>
     <row r="199" ht="15.75" customHeight="1">
-      <c r="B199" s="37"/>
-[...5 lines deleted...]
-      <c r="H199" s="37"/>
+      <c r="B199" s="40"/>
+      <c r="C199" s="40"/>
+      <c r="D199" s="40"/>
+      <c r="E199" s="40"/>
+      <c r="F199" s="40"/>
+      <c r="G199" s="40"/>
+      <c r="H199" s="40"/>
     </row>
     <row r="200" ht="15.75" customHeight="1">
-      <c r="B200" s="37"/>
-[...5 lines deleted...]
-      <c r="H200" s="37"/>
+      <c r="B200" s="40"/>
+      <c r="C200" s="40"/>
+      <c r="D200" s="40"/>
+      <c r="E200" s="40"/>
+      <c r="F200" s="40"/>
+      <c r="G200" s="40"/>
+      <c r="H200" s="40"/>
     </row>
     <row r="201" ht="15.75" customHeight="1">
-      <c r="B201" s="37"/>
-[...5 lines deleted...]
-      <c r="H201" s="37"/>
+      <c r="B201" s="40"/>
+      <c r="C201" s="40"/>
+      <c r="D201" s="40"/>
+      <c r="E201" s="40"/>
+      <c r="F201" s="40"/>
+      <c r="G201" s="40"/>
+      <c r="H201" s="40"/>
     </row>
     <row r="202" ht="15.75" customHeight="1">
-      <c r="B202" s="37"/>
-[...5 lines deleted...]
-      <c r="H202" s="37"/>
+      <c r="B202" s="40"/>
+      <c r="C202" s="40"/>
+      <c r="D202" s="40"/>
+      <c r="E202" s="40"/>
+      <c r="F202" s="40"/>
+      <c r="G202" s="40"/>
+      <c r="H202" s="40"/>
     </row>
     <row r="203" ht="15.75" customHeight="1">
-      <c r="B203" s="37"/>
-[...5 lines deleted...]
-      <c r="H203" s="37"/>
+      <c r="B203" s="40"/>
+      <c r="C203" s="40"/>
+      <c r="D203" s="40"/>
+      <c r="E203" s="40"/>
+      <c r="F203" s="40"/>
+      <c r="G203" s="40"/>
+      <c r="H203" s="40"/>
     </row>
     <row r="204" ht="15.75" customHeight="1">
-      <c r="B204" s="37"/>
-[...5 lines deleted...]
-      <c r="H204" s="37"/>
+      <c r="B204" s="40"/>
+      <c r="C204" s="40"/>
+      <c r="D204" s="40"/>
+      <c r="E204" s="40"/>
+      <c r="F204" s="40"/>
+      <c r="G204" s="40"/>
+      <c r="H204" s="40"/>
     </row>
     <row r="205" ht="15.75" customHeight="1">
-      <c r="B205" s="37"/>
-[...5 lines deleted...]
-      <c r="H205" s="37"/>
+      <c r="B205" s="40"/>
+      <c r="C205" s="40"/>
+      <c r="D205" s="40"/>
+      <c r="E205" s="40"/>
+      <c r="F205" s="40"/>
+      <c r="G205" s="40"/>
+      <c r="H205" s="40"/>
     </row>
     <row r="206" ht="15.75" customHeight="1">
-      <c r="B206" s="37"/>
-[...5 lines deleted...]
-      <c r="H206" s="37"/>
+      <c r="B206" s="40"/>
+      <c r="C206" s="40"/>
+      <c r="D206" s="40"/>
+      <c r="E206" s="40"/>
+      <c r="F206" s="40"/>
+      <c r="G206" s="40"/>
+      <c r="H206" s="40"/>
     </row>
     <row r="207" ht="15.75" customHeight="1">
-      <c r="B207" s="37"/>
-[...5 lines deleted...]
-      <c r="H207" s="37"/>
+      <c r="B207" s="40"/>
+      <c r="C207" s="40"/>
+      <c r="D207" s="40"/>
+      <c r="E207" s="40"/>
+      <c r="F207" s="40"/>
+      <c r="G207" s="40"/>
+      <c r="H207" s="40"/>
     </row>
     <row r="208" ht="15.75" customHeight="1">
-      <c r="B208" s="37"/>
-[...5 lines deleted...]
-      <c r="H208" s="37"/>
+      <c r="B208" s="40"/>
+      <c r="C208" s="40"/>
+      <c r="D208" s="40"/>
+      <c r="E208" s="40"/>
+      <c r="F208" s="40"/>
+      <c r="G208" s="40"/>
+      <c r="H208" s="40"/>
     </row>
     <row r="209" ht="15.75" customHeight="1">
-      <c r="B209" s="37"/>
-[...5 lines deleted...]
-      <c r="H209" s="37"/>
+      <c r="B209" s="40"/>
+      <c r="C209" s="40"/>
+      <c r="D209" s="40"/>
+      <c r="E209" s="40"/>
+      <c r="F209" s="40"/>
+      <c r="G209" s="40"/>
+      <c r="H209" s="40"/>
     </row>
     <row r="210" ht="15.75" customHeight="1">
-      <c r="B210" s="37"/>
-[...5 lines deleted...]
-      <c r="H210" s="37"/>
+      <c r="B210" s="40"/>
+      <c r="C210" s="40"/>
+      <c r="D210" s="40"/>
+      <c r="E210" s="40"/>
+      <c r="F210" s="40"/>
+      <c r="G210" s="40"/>
+      <c r="H210" s="40"/>
     </row>
     <row r="211" ht="15.75" customHeight="1">
-      <c r="B211" s="37"/>
-[...5 lines deleted...]
-      <c r="H211" s="37"/>
+      <c r="B211" s="40"/>
+      <c r="C211" s="40"/>
+      <c r="D211" s="40"/>
+      <c r="E211" s="40"/>
+      <c r="F211" s="40"/>
+      <c r="G211" s="40"/>
+      <c r="H211" s="40"/>
     </row>
     <row r="212" ht="15.75" customHeight="1">
-      <c r="B212" s="37"/>
-[...5 lines deleted...]
-      <c r="H212" s="37"/>
+      <c r="B212" s="40"/>
+      <c r="C212" s="40"/>
+      <c r="D212" s="40"/>
+      <c r="E212" s="40"/>
+      <c r="F212" s="40"/>
+      <c r="G212" s="40"/>
+      <c r="H212" s="40"/>
     </row>
     <row r="213" ht="15.75" customHeight="1">
-      <c r="B213" s="37"/>
-[...5 lines deleted...]
-      <c r="H213" s="37"/>
+      <c r="B213" s="40"/>
+      <c r="C213" s="40"/>
+      <c r="D213" s="40"/>
+      <c r="E213" s="40"/>
+      <c r="F213" s="40"/>
+      <c r="G213" s="40"/>
+      <c r="H213" s="40"/>
     </row>
     <row r="214" ht="15.75" customHeight="1">
-      <c r="B214" s="37"/>
-[...5 lines deleted...]
-      <c r="H214" s="37"/>
+      <c r="B214" s="40"/>
+      <c r="C214" s="40"/>
+      <c r="D214" s="40"/>
+      <c r="E214" s="40"/>
+      <c r="F214" s="40"/>
+      <c r="G214" s="40"/>
+      <c r="H214" s="40"/>
     </row>
     <row r="215" ht="15.75" customHeight="1">
-      <c r="B215" s="37"/>
-[...5 lines deleted...]
-      <c r="H215" s="37"/>
+      <c r="B215" s="40"/>
+      <c r="C215" s="40"/>
+      <c r="D215" s="40"/>
+      <c r="E215" s="40"/>
+      <c r="F215" s="40"/>
+      <c r="G215" s="40"/>
+      <c r="H215" s="40"/>
     </row>
     <row r="216" ht="15.75" customHeight="1">
-      <c r="B216" s="37"/>
-[...5 lines deleted...]
-      <c r="H216" s="37"/>
+      <c r="B216" s="40"/>
+      <c r="C216" s="40"/>
+      <c r="D216" s="40"/>
+      <c r="E216" s="40"/>
+      <c r="F216" s="40"/>
+      <c r="G216" s="40"/>
+      <c r="H216" s="40"/>
     </row>
     <row r="217" ht="15.75" customHeight="1">
-      <c r="B217" s="37"/>
-[...5 lines deleted...]
-      <c r="H217" s="37"/>
+      <c r="B217" s="40"/>
+      <c r="C217" s="40"/>
+      <c r="D217" s="40"/>
+      <c r="E217" s="40"/>
+      <c r="F217" s="40"/>
+      <c r="G217" s="40"/>
+      <c r="H217" s="40"/>
     </row>
     <row r="218" ht="15.75" customHeight="1">
-      <c r="B218" s="37"/>
-[...5 lines deleted...]
-      <c r="H218" s="37"/>
+      <c r="B218" s="40"/>
+      <c r="C218" s="40"/>
+      <c r="D218" s="40"/>
+      <c r="E218" s="40"/>
+      <c r="F218" s="40"/>
+      <c r="G218" s="40"/>
+      <c r="H218" s="40"/>
     </row>
     <row r="219" ht="15.75" customHeight="1">
-      <c r="B219" s="37"/>
-[...5 lines deleted...]
-      <c r="H219" s="37"/>
+      <c r="B219" s="40"/>
+      <c r="C219" s="40"/>
+      <c r="D219" s="40"/>
+      <c r="E219" s="40"/>
+      <c r="F219" s="40"/>
+      <c r="G219" s="40"/>
+      <c r="H219" s="40"/>
     </row>
     <row r="220" ht="15.75" customHeight="1">
-      <c r="B220" s="37"/>
-[...5 lines deleted...]
-      <c r="H220" s="37"/>
+      <c r="B220" s="40"/>
+      <c r="C220" s="40"/>
+      <c r="D220" s="40"/>
+      <c r="E220" s="40"/>
+      <c r="F220" s="40"/>
+      <c r="G220" s="40"/>
+      <c r="H220" s="40"/>
     </row>
     <row r="221" ht="15.75" customHeight="1">
-      <c r="B221" s="37"/>
-[...5 lines deleted...]
-      <c r="H221" s="37"/>
+      <c r="B221" s="40"/>
+      <c r="C221" s="40"/>
+      <c r="D221" s="40"/>
+      <c r="E221" s="40"/>
+      <c r="F221" s="40"/>
+      <c r="G221" s="40"/>
+      <c r="H221" s="40"/>
     </row>
     <row r="222" ht="15.75" customHeight="1">
-      <c r="B222" s="37"/>
-[...5 lines deleted...]
-      <c r="H222" s="37"/>
+      <c r="B222" s="40"/>
+      <c r="C222" s="40"/>
+      <c r="D222" s="40"/>
+      <c r="E222" s="40"/>
+      <c r="F222" s="40"/>
+      <c r="G222" s="40"/>
+      <c r="H222" s="40"/>
     </row>
     <row r="223" ht="15.75" customHeight="1">
-      <c r="B223" s="37"/>
-[...5 lines deleted...]
-      <c r="H223" s="37"/>
+      <c r="B223" s="40"/>
+      <c r="C223" s="40"/>
+      <c r="D223" s="40"/>
+      <c r="E223" s="40"/>
+      <c r="F223" s="40"/>
+      <c r="G223" s="40"/>
+      <c r="H223" s="40"/>
     </row>
     <row r="224" ht="15.75" customHeight="1">
-      <c r="B224" s="37"/>
-[...5 lines deleted...]
-      <c r="H224" s="37"/>
+      <c r="B224" s="40"/>
+      <c r="C224" s="40"/>
+      <c r="D224" s="40"/>
+      <c r="E224" s="40"/>
+      <c r="F224" s="40"/>
+      <c r="G224" s="40"/>
+      <c r="H224" s="40"/>
     </row>
     <row r="225" ht="15.75" customHeight="1">
-      <c r="B225" s="37"/>
-[...5 lines deleted...]
-      <c r="H225" s="37"/>
+      <c r="B225" s="40"/>
+      <c r="C225" s="40"/>
+      <c r="D225" s="40"/>
+      <c r="E225" s="40"/>
+      <c r="F225" s="40"/>
+      <c r="G225" s="40"/>
+      <c r="H225" s="40"/>
     </row>
     <row r="226" ht="15.75" customHeight="1">
-      <c r="B226" s="37"/>
-[...5 lines deleted...]
-      <c r="H226" s="37"/>
+      <c r="B226" s="40"/>
+      <c r="C226" s="40"/>
+      <c r="D226" s="40"/>
+      <c r="E226" s="40"/>
+      <c r="F226" s="40"/>
+      <c r="G226" s="40"/>
+      <c r="H226" s="40"/>
     </row>
     <row r="227" ht="15.75" customHeight="1">
-      <c r="B227" s="37"/>
-[...5 lines deleted...]
-      <c r="H227" s="37"/>
+      <c r="B227" s="40"/>
+      <c r="C227" s="40"/>
+      <c r="D227" s="40"/>
+      <c r="E227" s="40"/>
+      <c r="F227" s="40"/>
+      <c r="G227" s="40"/>
+      <c r="H227" s="40"/>
     </row>
     <row r="228" ht="15.75" customHeight="1">
-      <c r="B228" s="37"/>
-[...5 lines deleted...]
-      <c r="H228" s="37"/>
+      <c r="B228" s="40"/>
+      <c r="C228" s="40"/>
+      <c r="D228" s="40"/>
+      <c r="E228" s="40"/>
+      <c r="F228" s="40"/>
+      <c r="G228" s="40"/>
+      <c r="H228" s="40"/>
     </row>
     <row r="229" ht="15.75" customHeight="1">
-      <c r="B229" s="37"/>
-[...5 lines deleted...]
-      <c r="H229" s="37"/>
+      <c r="B229" s="40"/>
+      <c r="C229" s="40"/>
+      <c r="D229" s="40"/>
+      <c r="E229" s="40"/>
+      <c r="F229" s="40"/>
+      <c r="G229" s="40"/>
+      <c r="H229" s="40"/>
     </row>
     <row r="230" ht="15.75" customHeight="1">
-      <c r="B230" s="37"/>
-[...5 lines deleted...]
-      <c r="H230" s="37"/>
+      <c r="B230" s="40"/>
+      <c r="C230" s="40"/>
+      <c r="D230" s="40"/>
+      <c r="E230" s="40"/>
+      <c r="F230" s="40"/>
+      <c r="G230" s="40"/>
+      <c r="H230" s="40"/>
     </row>
     <row r="231" ht="15.75" customHeight="1">
-      <c r="B231" s="37"/>
-[...5 lines deleted...]
-      <c r="H231" s="37"/>
+      <c r="B231" s="40"/>
+      <c r="C231" s="40"/>
+      <c r="D231" s="40"/>
+      <c r="E231" s="40"/>
+      <c r="F231" s="40"/>
+      <c r="G231" s="40"/>
+      <c r="H231" s="40"/>
     </row>
     <row r="232" ht="15.75" customHeight="1">
-      <c r="B232" s="37"/>
-[...5 lines deleted...]
-      <c r="H232" s="37"/>
+      <c r="B232" s="40"/>
+      <c r="C232" s="40"/>
+      <c r="D232" s="40"/>
+      <c r="E232" s="40"/>
+      <c r="F232" s="40"/>
+      <c r="G232" s="40"/>
+      <c r="H232" s="40"/>
     </row>
     <row r="233" ht="15.75" customHeight="1">
-      <c r="B233" s="37"/>
-[...5 lines deleted...]
-      <c r="H233" s="37"/>
+      <c r="B233" s="40"/>
+      <c r="C233" s="40"/>
+      <c r="D233" s="40"/>
+      <c r="E233" s="40"/>
+      <c r="F233" s="40"/>
+      <c r="G233" s="40"/>
+      <c r="H233" s="40"/>
     </row>
     <row r="234" ht="15.75" customHeight="1">
-      <c r="B234" s="37"/>
-[...5 lines deleted...]
-      <c r="H234" s="37"/>
+      <c r="B234" s="40"/>
+      <c r="C234" s="40"/>
+      <c r="D234" s="40"/>
+      <c r="E234" s="40"/>
+      <c r="F234" s="40"/>
+      <c r="G234" s="40"/>
+      <c r="H234" s="40"/>
     </row>
     <row r="235" ht="15.75" customHeight="1">
-      <c r="B235" s="37"/>
-[...5 lines deleted...]
-      <c r="H235" s="37"/>
+      <c r="B235" s="40"/>
+      <c r="C235" s="40"/>
+      <c r="D235" s="40"/>
+      <c r="E235" s="40"/>
+      <c r="F235" s="40"/>
+      <c r="G235" s="40"/>
+      <c r="H235" s="40"/>
     </row>
     <row r="236" ht="15.75" customHeight="1">
-      <c r="B236" s="37"/>
-[...5 lines deleted...]
-      <c r="H236" s="37"/>
+      <c r="B236" s="40"/>
+      <c r="C236" s="40"/>
+      <c r="D236" s="40"/>
+      <c r="E236" s="40"/>
+      <c r="F236" s="40"/>
+      <c r="G236" s="40"/>
+      <c r="H236" s="40"/>
     </row>
     <row r="237" ht="15.75" customHeight="1">
-      <c r="B237" s="37"/>
-[...5 lines deleted...]
-      <c r="H237" s="37"/>
+      <c r="B237" s="40"/>
+      <c r="C237" s="40"/>
+      <c r="D237" s="40"/>
+      <c r="E237" s="40"/>
+      <c r="F237" s="40"/>
+      <c r="G237" s="40"/>
+      <c r="H237" s="40"/>
     </row>
     <row r="238" ht="15.75" customHeight="1">
-      <c r="B238" s="37"/>
-[...5 lines deleted...]
-      <c r="H238" s="37"/>
+      <c r="B238" s="40"/>
+      <c r="C238" s="40"/>
+      <c r="D238" s="40"/>
+      <c r="E238" s="40"/>
+      <c r="F238" s="40"/>
+      <c r="G238" s="40"/>
+      <c r="H238" s="40"/>
     </row>
     <row r="239" ht="15.75" customHeight="1">
-      <c r="B239" s="37"/>
-[...5 lines deleted...]
-      <c r="H239" s="37"/>
+      <c r="B239" s="40"/>
+      <c r="C239" s="40"/>
+      <c r="D239" s="40"/>
+      <c r="E239" s="40"/>
+      <c r="F239" s="40"/>
+      <c r="G239" s="40"/>
+      <c r="H239" s="40"/>
     </row>
     <row r="240" ht="15.75" customHeight="1">
-      <c r="B240" s="37"/>
-[...5 lines deleted...]
-      <c r="H240" s="37"/>
+      <c r="B240" s="40"/>
+      <c r="C240" s="40"/>
+      <c r="D240" s="40"/>
+      <c r="E240" s="40"/>
+      <c r="F240" s="40"/>
+      <c r="G240" s="40"/>
+      <c r="H240" s="40"/>
     </row>
     <row r="241" ht="15.75" customHeight="1">
-      <c r="B241" s="37"/>
-[...5 lines deleted...]
-      <c r="H241" s="37"/>
+      <c r="B241" s="40"/>
+      <c r="C241" s="40"/>
+      <c r="D241" s="40"/>
+      <c r="E241" s="40"/>
+      <c r="F241" s="40"/>
+      <c r="G241" s="40"/>
+      <c r="H241" s="40"/>
     </row>
     <row r="242" ht="15.75" customHeight="1">
-      <c r="B242" s="37"/>
-[...5 lines deleted...]
-      <c r="H242" s="37"/>
+      <c r="B242" s="40"/>
+      <c r="C242" s="40"/>
+      <c r="D242" s="40"/>
+      <c r="E242" s="40"/>
+      <c r="F242" s="40"/>
+      <c r="G242" s="40"/>
+      <c r="H242" s="40"/>
     </row>
     <row r="243" ht="15.75" customHeight="1">
-      <c r="B243" s="37"/>
-[...5 lines deleted...]
-      <c r="H243" s="37"/>
+      <c r="B243" s="40"/>
+      <c r="C243" s="40"/>
+      <c r="D243" s="40"/>
+      <c r="E243" s="40"/>
+      <c r="F243" s="40"/>
+      <c r="G243" s="40"/>
+      <c r="H243" s="40"/>
     </row>
     <row r="244" ht="15.75" customHeight="1">
-      <c r="B244" s="37"/>
-[...5 lines deleted...]
-      <c r="H244" s="37"/>
+      <c r="B244" s="40"/>
+      <c r="C244" s="40"/>
+      <c r="D244" s="40"/>
+      <c r="E244" s="40"/>
+      <c r="F244" s="40"/>
+      <c r="G244" s="40"/>
+      <c r="H244" s="40"/>
     </row>
     <row r="245" ht="15.75" customHeight="1">
-      <c r="B245" s="37"/>
-[...5 lines deleted...]
-      <c r="H245" s="37"/>
+      <c r="B245" s="40"/>
+      <c r="C245" s="40"/>
+      <c r="D245" s="40"/>
+      <c r="E245" s="40"/>
+      <c r="F245" s="40"/>
+      <c r="G245" s="40"/>
+      <c r="H245" s="40"/>
     </row>
     <row r="246" ht="15.75" customHeight="1">
-      <c r="B246" s="37"/>
-[...5 lines deleted...]
-      <c r="H246" s="37"/>
+      <c r="B246" s="40"/>
+      <c r="C246" s="40"/>
+      <c r="D246" s="40"/>
+      <c r="E246" s="40"/>
+      <c r="F246" s="40"/>
+      <c r="G246" s="40"/>
+      <c r="H246" s="40"/>
     </row>
     <row r="247" ht="15.75" customHeight="1">
-      <c r="B247" s="37"/>
-[...5 lines deleted...]
-      <c r="H247" s="37"/>
+      <c r="B247" s="40"/>
+      <c r="C247" s="40"/>
+      <c r="D247" s="40"/>
+      <c r="E247" s="40"/>
+      <c r="F247" s="40"/>
+      <c r="G247" s="40"/>
+      <c r="H247" s="40"/>
     </row>
     <row r="248" ht="15.75" customHeight="1">
-      <c r="B248" s="37"/>
-[...5 lines deleted...]
-      <c r="H248" s="37"/>
+      <c r="B248" s="40"/>
+      <c r="C248" s="40"/>
+      <c r="D248" s="40"/>
+      <c r="E248" s="40"/>
+      <c r="F248" s="40"/>
+      <c r="G248" s="40"/>
+      <c r="H248" s="40"/>
     </row>
     <row r="249" ht="15.75" customHeight="1">
-      <c r="B249" s="37"/>
-[...5 lines deleted...]
-      <c r="H249" s="37"/>
+      <c r="B249" s="40"/>
+      <c r="C249" s="40"/>
+      <c r="D249" s="40"/>
+      <c r="E249" s="40"/>
+      <c r="F249" s="40"/>
+      <c r="G249" s="40"/>
+      <c r="H249" s="40"/>
     </row>
     <row r="250" ht="15.75" customHeight="1">
-      <c r="B250" s="37"/>
-[...5 lines deleted...]
-      <c r="H250" s="37"/>
+      <c r="B250" s="40"/>
+      <c r="C250" s="40"/>
+      <c r="D250" s="40"/>
+      <c r="E250" s="40"/>
+      <c r="F250" s="40"/>
+      <c r="G250" s="40"/>
+      <c r="H250" s="40"/>
     </row>
     <row r="251" ht="15.75" customHeight="1">
-      <c r="B251" s="37"/>
-[...5 lines deleted...]
-      <c r="H251" s="37"/>
+      <c r="B251" s="40"/>
+      <c r="C251" s="40"/>
+      <c r="D251" s="40"/>
+      <c r="E251" s="40"/>
+      <c r="F251" s="40"/>
+      <c r="G251" s="40"/>
+      <c r="H251" s="40"/>
     </row>
     <row r="252" ht="15.75" customHeight="1">
-      <c r="B252" s="37"/>
-[...5 lines deleted...]
-      <c r="H252" s="37"/>
+      <c r="B252" s="40"/>
+      <c r="C252" s="40"/>
+      <c r="D252" s="40"/>
+      <c r="E252" s="40"/>
+      <c r="F252" s="40"/>
+      <c r="G252" s="40"/>
+      <c r="H252" s="40"/>
     </row>
     <row r="253" ht="15.75" customHeight="1">
-      <c r="B253" s="37"/>
-[...5 lines deleted...]
-      <c r="H253" s="37"/>
+      <c r="B253" s="40"/>
+      <c r="C253" s="40"/>
+      <c r="D253" s="40"/>
+      <c r="E253" s="40"/>
+      <c r="F253" s="40"/>
+      <c r="G253" s="40"/>
+      <c r="H253" s="40"/>
     </row>
     <row r="254" ht="15.75" customHeight="1">
-      <c r="B254" s="37"/>
-[...5 lines deleted...]
-      <c r="H254" s="37"/>
+      <c r="B254" s="40"/>
+      <c r="C254" s="40"/>
+      <c r="D254" s="40"/>
+      <c r="E254" s="40"/>
+      <c r="F254" s="40"/>
+      <c r="G254" s="40"/>
+      <c r="H254" s="40"/>
     </row>
     <row r="255" ht="15.75" customHeight="1">
-      <c r="B255" s="37"/>
-[...5 lines deleted...]
-      <c r="H255" s="37"/>
+      <c r="B255" s="40"/>
+      <c r="C255" s="40"/>
+      <c r="D255" s="40"/>
+      <c r="E255" s="40"/>
+      <c r="F255" s="40"/>
+      <c r="G255" s="40"/>
+      <c r="H255" s="40"/>
     </row>
     <row r="256" ht="15.75" customHeight="1">
-      <c r="B256" s="37"/>
-[...5 lines deleted...]
-      <c r="H256" s="37"/>
+      <c r="B256" s="40"/>
+      <c r="C256" s="40"/>
+      <c r="D256" s="40"/>
+      <c r="E256" s="40"/>
+      <c r="F256" s="40"/>
+      <c r="G256" s="40"/>
+      <c r="H256" s="40"/>
     </row>
     <row r="257" ht="15.75" customHeight="1">
-      <c r="B257" s="37"/>
-[...5 lines deleted...]
-      <c r="H257" s="37"/>
+      <c r="B257" s="40"/>
+      <c r="C257" s="40"/>
+      <c r="D257" s="40"/>
+      <c r="E257" s="40"/>
+      <c r="F257" s="40"/>
+      <c r="G257" s="40"/>
+      <c r="H257" s="40"/>
     </row>
     <row r="258" ht="15.75" customHeight="1">
-      <c r="B258" s="37"/>
-[...5 lines deleted...]
-      <c r="H258" s="37"/>
+      <c r="B258" s="40"/>
+      <c r="C258" s="40"/>
+      <c r="D258" s="40"/>
+      <c r="E258" s="40"/>
+      <c r="F258" s="40"/>
+      <c r="G258" s="40"/>
+      <c r="H258" s="40"/>
     </row>
     <row r="259" ht="15.75" customHeight="1">
-      <c r="B259" s="37"/>
-[...5 lines deleted...]
-      <c r="H259" s="37"/>
+      <c r="B259" s="40"/>
+      <c r="C259" s="40"/>
+      <c r="D259" s="40"/>
+      <c r="E259" s="40"/>
+      <c r="F259" s="40"/>
+      <c r="G259" s="40"/>
+      <c r="H259" s="40"/>
     </row>
     <row r="260" ht="15.75" customHeight="1">
-      <c r="B260" s="37"/>
-[...5 lines deleted...]
-      <c r="H260" s="37"/>
+      <c r="B260" s="40"/>
+      <c r="C260" s="40"/>
+      <c r="D260" s="40"/>
+      <c r="E260" s="40"/>
+      <c r="F260" s="40"/>
+      <c r="G260" s="40"/>
+      <c r="H260" s="40"/>
     </row>
     <row r="261" ht="15.75" customHeight="1">
-      <c r="B261" s="37"/>
-[...5 lines deleted...]
-      <c r="H261" s="37"/>
+      <c r="B261" s="40"/>
+      <c r="C261" s="40"/>
+      <c r="D261" s="40"/>
+      <c r="E261" s="40"/>
+      <c r="F261" s="40"/>
+      <c r="G261" s="40"/>
+      <c r="H261" s="40"/>
     </row>
     <row r="262" ht="15.75" customHeight="1">
-      <c r="B262" s="37"/>
-[...5 lines deleted...]
-      <c r="H262" s="37"/>
+      <c r="B262" s="40"/>
+      <c r="C262" s="40"/>
+      <c r="D262" s="40"/>
+      <c r="E262" s="40"/>
+      <c r="F262" s="40"/>
+      <c r="G262" s="40"/>
+      <c r="H262" s="40"/>
     </row>
     <row r="263" ht="15.75" customHeight="1">
-      <c r="B263" s="37"/>
-[...5 lines deleted...]
-      <c r="H263" s="37"/>
+      <c r="B263" s="40"/>
+      <c r="C263" s="40"/>
+      <c r="D263" s="40"/>
+      <c r="E263" s="40"/>
+      <c r="F263" s="40"/>
+      <c r="G263" s="40"/>
+      <c r="H263" s="40"/>
     </row>
     <row r="264" ht="15.75" customHeight="1">
-      <c r="B264" s="37"/>
-[...5 lines deleted...]
-      <c r="H264" s="37"/>
+      <c r="B264" s="40"/>
+      <c r="C264" s="40"/>
+      <c r="D264" s="40"/>
+      <c r="E264" s="40"/>
+      <c r="F264" s="40"/>
+      <c r="G264" s="40"/>
+      <c r="H264" s="40"/>
     </row>
     <row r="265" ht="15.75" customHeight="1">
-      <c r="B265" s="37"/>
-[...5 lines deleted...]
-      <c r="H265" s="37"/>
+      <c r="B265" s="40"/>
+      <c r="C265" s="40"/>
+      <c r="D265" s="40"/>
+      <c r="E265" s="40"/>
+      <c r="F265" s="40"/>
+      <c r="G265" s="40"/>
+      <c r="H265" s="40"/>
     </row>
     <row r="266" ht="15.75" customHeight="1">
-      <c r="B266" s="37"/>
-[...5 lines deleted...]
-      <c r="H266" s="37"/>
+      <c r="B266" s="40"/>
+      <c r="C266" s="40"/>
+      <c r="D266" s="40"/>
+      <c r="E266" s="40"/>
+      <c r="F266" s="40"/>
+      <c r="G266" s="40"/>
+      <c r="H266" s="40"/>
     </row>
     <row r="267" ht="15.75" customHeight="1">
-      <c r="B267" s="37"/>
-[...5 lines deleted...]
-      <c r="H267" s="37"/>
+      <c r="B267" s="40"/>
+      <c r="C267" s="40"/>
+      <c r="D267" s="40"/>
+      <c r="E267" s="40"/>
+      <c r="F267" s="40"/>
+      <c r="G267" s="40"/>
+      <c r="H267" s="40"/>
     </row>
     <row r="268" ht="15.75" customHeight="1">
-      <c r="B268" s="37"/>
-[...5 lines deleted...]
-      <c r="H268" s="37"/>
+      <c r="B268" s="40"/>
+      <c r="C268" s="40"/>
+      <c r="D268" s="40"/>
+      <c r="E268" s="40"/>
+      <c r="F268" s="40"/>
+      <c r="G268" s="40"/>
+      <c r="H268" s="40"/>
     </row>
     <row r="269" ht="15.75" customHeight="1">
-      <c r="B269" s="37"/>
-[...5 lines deleted...]
-      <c r="H269" s="37"/>
+      <c r="B269" s="40"/>
+      <c r="C269" s="40"/>
+      <c r="D269" s="40"/>
+      <c r="E269" s="40"/>
+      <c r="F269" s="40"/>
+      <c r="G269" s="40"/>
+      <c r="H269" s="40"/>
     </row>
     <row r="270" ht="15.75" customHeight="1">
-      <c r="B270" s="37"/>
-[...5 lines deleted...]
-      <c r="H270" s="37"/>
+      <c r="B270" s="40"/>
+      <c r="C270" s="40"/>
+      <c r="D270" s="40"/>
+      <c r="E270" s="40"/>
+      <c r="F270" s="40"/>
+      <c r="G270" s="40"/>
+      <c r="H270" s="40"/>
     </row>
     <row r="271" ht="15.75" customHeight="1">
-      <c r="B271" s="37"/>
-[...5 lines deleted...]
-      <c r="H271" s="37"/>
+      <c r="B271" s="40"/>
+      <c r="C271" s="40"/>
+      <c r="D271" s="40"/>
+      <c r="E271" s="40"/>
+      <c r="F271" s="40"/>
+      <c r="G271" s="40"/>
+      <c r="H271" s="40"/>
     </row>
     <row r="272" ht="15.75" customHeight="1">
-      <c r="B272" s="37"/>
-[...5 lines deleted...]
-      <c r="H272" s="37"/>
+      <c r="B272" s="40"/>
+      <c r="C272" s="40"/>
+      <c r="D272" s="40"/>
+      <c r="E272" s="40"/>
+      <c r="F272" s="40"/>
+      <c r="G272" s="40"/>
+      <c r="H272" s="40"/>
     </row>
     <row r="273" ht="15.75" customHeight="1">
-      <c r="B273" s="37"/>
-[...5 lines deleted...]
-      <c r="H273" s="37"/>
+      <c r="B273" s="40"/>
+      <c r="C273" s="40"/>
+      <c r="D273" s="40"/>
+      <c r="E273" s="40"/>
+      <c r="F273" s="40"/>
+      <c r="G273" s="40"/>
+      <c r="H273" s="40"/>
     </row>
     <row r="274" ht="15.75" customHeight="1">
-      <c r="B274" s="37"/>
-[...5 lines deleted...]
-      <c r="H274" s="37"/>
+      <c r="B274" s="40"/>
+      <c r="C274" s="40"/>
+      <c r="D274" s="40"/>
+      <c r="E274" s="40"/>
+      <c r="F274" s="40"/>
+      <c r="G274" s="40"/>
+      <c r="H274" s="40"/>
     </row>
     <row r="275" ht="15.75" customHeight="1">
-      <c r="B275" s="37"/>
-[...5 lines deleted...]
-      <c r="H275" s="37"/>
+      <c r="B275" s="40"/>
+      <c r="C275" s="40"/>
+      <c r="D275" s="40"/>
+      <c r="E275" s="40"/>
+      <c r="F275" s="40"/>
+      <c r="G275" s="40"/>
+      <c r="H275" s="40"/>
     </row>
     <row r="276" ht="15.75" customHeight="1">
-      <c r="B276" s="37"/>
-[...5 lines deleted...]
-      <c r="H276" s="37"/>
+      <c r="B276" s="40"/>
+      <c r="C276" s="40"/>
+      <c r="D276" s="40"/>
+      <c r="E276" s="40"/>
+      <c r="F276" s="40"/>
+      <c r="G276" s="40"/>
+      <c r="H276" s="40"/>
     </row>
     <row r="277" ht="15.75" customHeight="1">
-      <c r="B277" s="37"/>
-[...5 lines deleted...]
-      <c r="H277" s="37"/>
+      <c r="B277" s="40"/>
+      <c r="C277" s="40"/>
+      <c r="D277" s="40"/>
+      <c r="E277" s="40"/>
+      <c r="F277" s="40"/>
+      <c r="G277" s="40"/>
+      <c r="H277" s="40"/>
     </row>
     <row r="278" ht="15.75" customHeight="1">
-      <c r="B278" s="37"/>
-[...5 lines deleted...]
-      <c r="H278" s="37"/>
+      <c r="B278" s="40"/>
+      <c r="C278" s="40"/>
+      <c r="D278" s="40"/>
+      <c r="E278" s="40"/>
+      <c r="F278" s="40"/>
+      <c r="G278" s="40"/>
+      <c r="H278" s="40"/>
     </row>
     <row r="279" ht="15.75" customHeight="1">
-      <c r="B279" s="37"/>
-[...5 lines deleted...]
-      <c r="H279" s="37"/>
+      <c r="B279" s="40"/>
+      <c r="C279" s="40"/>
+      <c r="D279" s="40"/>
+      <c r="E279" s="40"/>
+      <c r="F279" s="40"/>
+      <c r="G279" s="40"/>
+      <c r="H279" s="40"/>
     </row>
     <row r="280" ht="15.75" customHeight="1">
-      <c r="B280" s="37"/>
-[...5 lines deleted...]
-      <c r="H280" s="37"/>
+      <c r="B280" s="40"/>
+      <c r="C280" s="40"/>
+      <c r="D280" s="40"/>
+      <c r="E280" s="40"/>
+      <c r="F280" s="40"/>
+      <c r="G280" s="40"/>
+      <c r="H280" s="40"/>
     </row>
     <row r="281" ht="15.75" customHeight="1">
-      <c r="B281" s="37"/>
-[...5 lines deleted...]
-      <c r="H281" s="37"/>
+      <c r="B281" s="40"/>
+      <c r="C281" s="40"/>
+      <c r="D281" s="40"/>
+      <c r="E281" s="40"/>
+      <c r="F281" s="40"/>
+      <c r="G281" s="40"/>
+      <c r="H281" s="40"/>
     </row>
     <row r="282" ht="15.75" customHeight="1">
-      <c r="B282" s="37"/>
-[...5 lines deleted...]
-      <c r="H282" s="37"/>
+      <c r="B282" s="40"/>
+      <c r="C282" s="40"/>
+      <c r="D282" s="40"/>
+      <c r="E282" s="40"/>
+      <c r="F282" s="40"/>
+      <c r="G282" s="40"/>
+      <c r="H282" s="40"/>
     </row>
     <row r="283" ht="15.75" customHeight="1">
-      <c r="B283" s="37"/>
-[...5 lines deleted...]
-      <c r="H283" s="37"/>
+      <c r="B283" s="40"/>
+      <c r="C283" s="40"/>
+      <c r="D283" s="40"/>
+      <c r="E283" s="40"/>
+      <c r="F283" s="40"/>
+      <c r="G283" s="40"/>
+      <c r="H283" s="40"/>
     </row>
     <row r="284" ht="15.75" customHeight="1">
-      <c r="B284" s="37"/>
-[...5 lines deleted...]
-      <c r="H284" s="37"/>
+      <c r="B284" s="40"/>
+      <c r="C284" s="40"/>
+      <c r="D284" s="40"/>
+      <c r="E284" s="40"/>
+      <c r="F284" s="40"/>
+      <c r="G284" s="40"/>
+      <c r="H284" s="40"/>
     </row>
     <row r="285" ht="15.75" customHeight="1">
-      <c r="B285" s="37"/>
-[...5 lines deleted...]
-      <c r="H285" s="37"/>
+      <c r="B285" s="40"/>
+      <c r="C285" s="40"/>
+      <c r="D285" s="40"/>
+      <c r="E285" s="40"/>
+      <c r="F285" s="40"/>
+      <c r="G285" s="40"/>
+      <c r="H285" s="40"/>
     </row>
     <row r="286" ht="15.75" customHeight="1">
-      <c r="B286" s="37"/>
-[...5 lines deleted...]
-      <c r="H286" s="37"/>
+      <c r="B286" s="40"/>
+      <c r="C286" s="40"/>
+      <c r="D286" s="40"/>
+      <c r="E286" s="40"/>
+      <c r="F286" s="40"/>
+      <c r="G286" s="40"/>
+      <c r="H286" s="40"/>
     </row>
     <row r="287" ht="15.75" customHeight="1">
-      <c r="B287" s="37"/>
-[...5 lines deleted...]
-      <c r="H287" s="37"/>
+      <c r="B287" s="40"/>
+      <c r="C287" s="40"/>
+      <c r="D287" s="40"/>
+      <c r="E287" s="40"/>
+      <c r="F287" s="40"/>
+      <c r="G287" s="40"/>
+      <c r="H287" s="40"/>
     </row>
     <row r="288" ht="15.75" customHeight="1">
-      <c r="B288" s="37"/>
-[...5 lines deleted...]
-      <c r="H288" s="37"/>
+      <c r="B288" s="40"/>
+      <c r="C288" s="40"/>
+      <c r="D288" s="40"/>
+      <c r="E288" s="40"/>
+      <c r="F288" s="40"/>
+      <c r="G288" s="40"/>
+      <c r="H288" s="40"/>
     </row>
     <row r="289" ht="15.75" customHeight="1">
-      <c r="B289" s="37"/>
-[...5 lines deleted...]
-      <c r="H289" s="37"/>
+      <c r="B289" s="40"/>
+      <c r="C289" s="40"/>
+      <c r="D289" s="40"/>
+      <c r="E289" s="40"/>
+      <c r="F289" s="40"/>
+      <c r="G289" s="40"/>
+      <c r="H289" s="40"/>
     </row>
     <row r="290" ht="15.75" customHeight="1">
-      <c r="B290" s="37"/>
-[...5 lines deleted...]
-      <c r="H290" s="37"/>
+      <c r="B290" s="40"/>
+      <c r="C290" s="40"/>
+      <c r="D290" s="40"/>
+      <c r="E290" s="40"/>
+      <c r="F290" s="40"/>
+      <c r="G290" s="40"/>
+      <c r="H290" s="40"/>
     </row>
     <row r="291" ht="15.75" customHeight="1">
-      <c r="B291" s="37"/>
-[...5 lines deleted...]
-      <c r="H291" s="37"/>
+      <c r="B291" s="40"/>
+      <c r="C291" s="40"/>
+      <c r="D291" s="40"/>
+      <c r="E291" s="40"/>
+      <c r="F291" s="40"/>
+      <c r="G291" s="40"/>
+      <c r="H291" s="40"/>
     </row>
     <row r="292" ht="15.75" customHeight="1">
-      <c r="B292" s="37"/>
-[...5 lines deleted...]
-      <c r="H292" s="37"/>
+      <c r="B292" s="40"/>
+      <c r="C292" s="40"/>
+      <c r="D292" s="40"/>
+      <c r="E292" s="40"/>
+      <c r="F292" s="40"/>
+      <c r="G292" s="40"/>
+      <c r="H292" s="40"/>
     </row>
     <row r="293" ht="15.75" customHeight="1">
-      <c r="B293" s="37"/>
-[...5 lines deleted...]
-      <c r="H293" s="37"/>
+      <c r="B293" s="40"/>
+      <c r="C293" s="40"/>
+      <c r="D293" s="40"/>
+      <c r="E293" s="40"/>
+      <c r="F293" s="40"/>
+      <c r="G293" s="40"/>
+      <c r="H293" s="40"/>
     </row>
     <row r="294" ht="15.75" customHeight="1">
-      <c r="B294" s="37"/>
-[...5 lines deleted...]
-      <c r="H294" s="37"/>
+      <c r="B294" s="40"/>
+      <c r="C294" s="40"/>
+      <c r="D294" s="40"/>
+      <c r="E294" s="40"/>
+      <c r="F294" s="40"/>
+      <c r="G294" s="40"/>
+      <c r="H294" s="40"/>
     </row>
     <row r="295" ht="15.75" customHeight="1">
-      <c r="B295" s="37"/>
-[...5 lines deleted...]
-      <c r="H295" s="37"/>
+      <c r="B295" s="40"/>
+      <c r="C295" s="40"/>
+      <c r="D295" s="40"/>
+      <c r="E295" s="40"/>
+      <c r="F295" s="40"/>
+      <c r="G295" s="40"/>
+      <c r="H295" s="40"/>
     </row>
     <row r="296" ht="15.75" customHeight="1">
-      <c r="B296" s="37"/>
-[...5 lines deleted...]
-      <c r="H296" s="37"/>
+      <c r="B296" s="40"/>
+      <c r="C296" s="40"/>
+      <c r="D296" s="40"/>
+      <c r="E296" s="40"/>
+      <c r="F296" s="40"/>
+      <c r="G296" s="40"/>
+      <c r="H296" s="40"/>
     </row>
     <row r="297" ht="15.75" customHeight="1">
-      <c r="B297" s="37"/>
-[...5 lines deleted...]
-      <c r="H297" s="37"/>
+      <c r="B297" s="40"/>
+      <c r="C297" s="40"/>
+      <c r="D297" s="40"/>
+      <c r="E297" s="40"/>
+      <c r="F297" s="40"/>
+      <c r="G297" s="40"/>
+      <c r="H297" s="40"/>
     </row>
     <row r="298" ht="15.75" customHeight="1">
-      <c r="B298" s="37"/>
-[...5 lines deleted...]
-      <c r="H298" s="37"/>
+      <c r="B298" s="40"/>
+      <c r="C298" s="40"/>
+      <c r="D298" s="40"/>
+      <c r="E298" s="40"/>
+      <c r="F298" s="40"/>
+      <c r="G298" s="40"/>
+      <c r="H298" s="40"/>
     </row>
     <row r="299" ht="15.75" customHeight="1">
-      <c r="B299" s="37"/>
-[...5 lines deleted...]
-      <c r="H299" s="37"/>
+      <c r="B299" s="40"/>
+      <c r="C299" s="40"/>
+      <c r="D299" s="40"/>
+      <c r="E299" s="40"/>
+      <c r="F299" s="40"/>
+      <c r="G299" s="40"/>
+      <c r="H299" s="40"/>
     </row>
     <row r="300" ht="15.75" customHeight="1">
-      <c r="B300" s="37"/>
-[...5 lines deleted...]
-      <c r="H300" s="37"/>
+      <c r="B300" s="40"/>
+      <c r="C300" s="40"/>
+      <c r="D300" s="40"/>
+      <c r="E300" s="40"/>
+      <c r="F300" s="40"/>
+      <c r="G300" s="40"/>
+      <c r="H300" s="40"/>
     </row>
     <row r="301" ht="15.75" customHeight="1">
-      <c r="B301" s="37"/>
-[...5 lines deleted...]
-      <c r="H301" s="37"/>
+      <c r="B301" s="40"/>
+      <c r="C301" s="40"/>
+      <c r="D301" s="40"/>
+      <c r="E301" s="40"/>
+      <c r="F301" s="40"/>
+      <c r="G301" s="40"/>
+      <c r="H301" s="40"/>
     </row>
     <row r="302" ht="15.75" customHeight="1">
-      <c r="B302" s="37"/>
-[...5 lines deleted...]
-      <c r="H302" s="37"/>
+      <c r="B302" s="40"/>
+      <c r="C302" s="40"/>
+      <c r="D302" s="40"/>
+      <c r="E302" s="40"/>
+      <c r="F302" s="40"/>
+      <c r="G302" s="40"/>
+      <c r="H302" s="40"/>
     </row>
     <row r="303" ht="15.75" customHeight="1">
-      <c r="B303" s="37"/>
-[...5 lines deleted...]
-      <c r="H303" s="37"/>
+      <c r="B303" s="40"/>
+      <c r="C303" s="40"/>
+      <c r="D303" s="40"/>
+      <c r="E303" s="40"/>
+      <c r="F303" s="40"/>
+      <c r="G303" s="40"/>
+      <c r="H303" s="40"/>
     </row>
     <row r="304" ht="15.75" customHeight="1">
-      <c r="B304" s="37"/>
-[...5 lines deleted...]
-      <c r="H304" s="37"/>
+      <c r="B304" s="40"/>
+      <c r="C304" s="40"/>
+      <c r="D304" s="40"/>
+      <c r="E304" s="40"/>
+      <c r="F304" s="40"/>
+      <c r="G304" s="40"/>
+      <c r="H304" s="40"/>
     </row>
     <row r="305" ht="15.75" customHeight="1">
-      <c r="B305" s="37"/>
-[...5 lines deleted...]
-      <c r="H305" s="37"/>
+      <c r="B305" s="40"/>
+      <c r="C305" s="40"/>
+      <c r="D305" s="40"/>
+      <c r="E305" s="40"/>
+      <c r="F305" s="40"/>
+      <c r="G305" s="40"/>
+      <c r="H305" s="40"/>
     </row>
     <row r="306" ht="15.75" customHeight="1">
-      <c r="B306" s="37"/>
-[...5 lines deleted...]
-      <c r="H306" s="37"/>
+      <c r="B306" s="40"/>
+      <c r="C306" s="40"/>
+      <c r="D306" s="40"/>
+      <c r="E306" s="40"/>
+      <c r="F306" s="40"/>
+      <c r="G306" s="40"/>
+      <c r="H306" s="40"/>
     </row>
     <row r="307" ht="15.75" customHeight="1">
-      <c r="B307" s="37"/>
-[...5 lines deleted...]
-      <c r="H307" s="37"/>
+      <c r="B307" s="40"/>
+      <c r="C307" s="40"/>
+      <c r="D307" s="40"/>
+      <c r="E307" s="40"/>
+      <c r="F307" s="40"/>
+      <c r="G307" s="40"/>
+      <c r="H307" s="40"/>
     </row>
     <row r="308" ht="15.75" customHeight="1">
-      <c r="B308" s="37"/>
-[...5 lines deleted...]
-      <c r="H308" s="37"/>
+      <c r="B308" s="40"/>
+      <c r="C308" s="40"/>
+      <c r="D308" s="40"/>
+      <c r="E308" s="40"/>
+      <c r="F308" s="40"/>
+      <c r="G308" s="40"/>
+      <c r="H308" s="40"/>
     </row>
     <row r="309" ht="15.75" customHeight="1">
-      <c r="B309" s="37"/>
-[...5 lines deleted...]
-      <c r="H309" s="37"/>
+      <c r="B309" s="40"/>
+      <c r="C309" s="40"/>
+      <c r="D309" s="40"/>
+      <c r="E309" s="40"/>
+      <c r="F309" s="40"/>
+      <c r="G309" s="40"/>
+      <c r="H309" s="40"/>
     </row>
     <row r="310" ht="15.75" customHeight="1">
-      <c r="B310" s="37"/>
-[...5 lines deleted...]
-      <c r="H310" s="37"/>
+      <c r="B310" s="40"/>
+      <c r="C310" s="40"/>
+      <c r="D310" s="40"/>
+      <c r="E310" s="40"/>
+      <c r="F310" s="40"/>
+      <c r="G310" s="40"/>
+      <c r="H310" s="40"/>
     </row>
     <row r="311" ht="15.75" customHeight="1">
-      <c r="B311" s="37"/>
-[...5 lines deleted...]
-      <c r="H311" s="37"/>
+      <c r="B311" s="40"/>
+      <c r="C311" s="40"/>
+      <c r="D311" s="40"/>
+      <c r="E311" s="40"/>
+      <c r="F311" s="40"/>
+      <c r="G311" s="40"/>
+      <c r="H311" s="40"/>
     </row>
     <row r="312" ht="15.75" customHeight="1">
-      <c r="B312" s="37"/>
-[...5 lines deleted...]
-      <c r="H312" s="37"/>
+      <c r="B312" s="40"/>
+      <c r="C312" s="40"/>
+      <c r="D312" s="40"/>
+      <c r="E312" s="40"/>
+      <c r="F312" s="40"/>
+      <c r="G312" s="40"/>
+      <c r="H312" s="40"/>
     </row>
     <row r="313" ht="15.75" customHeight="1">
-      <c r="B313" s="37"/>
-[...5 lines deleted...]
-      <c r="H313" s="37"/>
+      <c r="B313" s="40"/>
+      <c r="C313" s="40"/>
+      <c r="D313" s="40"/>
+      <c r="E313" s="40"/>
+      <c r="F313" s="40"/>
+      <c r="G313" s="40"/>
+      <c r="H313" s="40"/>
     </row>
     <row r="314" ht="15.75" customHeight="1">
-      <c r="B314" s="37"/>
-[...5 lines deleted...]
-      <c r="H314" s="37"/>
+      <c r="B314" s="40"/>
+      <c r="C314" s="40"/>
+      <c r="D314" s="40"/>
+      <c r="E314" s="40"/>
+      <c r="F314" s="40"/>
+      <c r="G314" s="40"/>
+      <c r="H314" s="40"/>
     </row>
     <row r="315" ht="15.75" customHeight="1">
-      <c r="B315" s="37"/>
-[...5 lines deleted...]
-      <c r="H315" s="37"/>
+      <c r="B315" s="40"/>
+      <c r="C315" s="40"/>
+      <c r="D315" s="40"/>
+      <c r="E315" s="40"/>
+      <c r="F315" s="40"/>
+      <c r="G315" s="40"/>
+      <c r="H315" s="40"/>
     </row>
     <row r="316" ht="15.75" customHeight="1">
-      <c r="B316" s="37"/>
-[...5 lines deleted...]
-      <c r="H316" s="37"/>
+      <c r="B316" s="40"/>
+      <c r="C316" s="40"/>
+      <c r="D316" s="40"/>
+      <c r="E316" s="40"/>
+      <c r="F316" s="40"/>
+      <c r="G316" s="40"/>
+      <c r="H316" s="40"/>
     </row>
     <row r="317" ht="15.75" customHeight="1">
-      <c r="B317" s="37"/>
-[...5 lines deleted...]
-      <c r="H317" s="37"/>
+      <c r="B317" s="40"/>
+      <c r="C317" s="40"/>
+      <c r="D317" s="40"/>
+      <c r="E317" s="40"/>
+      <c r="F317" s="40"/>
+      <c r="G317" s="40"/>
+      <c r="H317" s="40"/>
     </row>
     <row r="318" ht="15.75" customHeight="1">
-      <c r="B318" s="37"/>
-[...5 lines deleted...]
-      <c r="H318" s="37"/>
+      <c r="B318" s="40"/>
+      <c r="C318" s="40"/>
+      <c r="D318" s="40"/>
+      <c r="E318" s="40"/>
+      <c r="F318" s="40"/>
+      <c r="G318" s="40"/>
+      <c r="H318" s="40"/>
     </row>
     <row r="319" ht="15.75" customHeight="1">
-      <c r="B319" s="37"/>
-[...5 lines deleted...]
-      <c r="H319" s="37"/>
+      <c r="B319" s="40"/>
+      <c r="C319" s="40"/>
+      <c r="D319" s="40"/>
+      <c r="E319" s="40"/>
+      <c r="F319" s="40"/>
+      <c r="G319" s="40"/>
+      <c r="H319" s="40"/>
     </row>
     <row r="320" ht="15.75" customHeight="1">
-      <c r="B320" s="37"/>
-[...5 lines deleted...]
-      <c r="H320" s="37"/>
+      <c r="B320" s="40"/>
+      <c r="C320" s="40"/>
+      <c r="D320" s="40"/>
+      <c r="E320" s="40"/>
+      <c r="F320" s="40"/>
+      <c r="G320" s="40"/>
+      <c r="H320" s="40"/>
     </row>
     <row r="321" ht="15.75" customHeight="1">
-      <c r="B321" s="37"/>
-[...5 lines deleted...]
-      <c r="H321" s="37"/>
+      <c r="B321" s="40"/>
+      <c r="C321" s="40"/>
+      <c r="D321" s="40"/>
+      <c r="E321" s="40"/>
+      <c r="F321" s="40"/>
+      <c r="G321" s="40"/>
+      <c r="H321" s="40"/>
     </row>
     <row r="322" ht="15.75" customHeight="1">
-      <c r="B322" s="37"/>
-[...5 lines deleted...]
-      <c r="H322" s="37"/>
+      <c r="B322" s="40"/>
+      <c r="C322" s="40"/>
+      <c r="D322" s="40"/>
+      <c r="E322" s="40"/>
+      <c r="F322" s="40"/>
+      <c r="G322" s="40"/>
+      <c r="H322" s="40"/>
     </row>
     <row r="323" ht="15.75" customHeight="1">
-      <c r="B323" s="37"/>
-[...5 lines deleted...]
-      <c r="H323" s="37"/>
+      <c r="B323" s="40"/>
+      <c r="C323" s="40"/>
+      <c r="D323" s="40"/>
+      <c r="E323" s="40"/>
+      <c r="F323" s="40"/>
+      <c r="G323" s="40"/>
+      <c r="H323" s="40"/>
     </row>
     <row r="324" ht="15.75" customHeight="1">
-      <c r="B324" s="37"/>
-[...5 lines deleted...]
-      <c r="H324" s="37"/>
+      <c r="B324" s="40"/>
+      <c r="C324" s="40"/>
+      <c r="D324" s="40"/>
+      <c r="E324" s="40"/>
+      <c r="F324" s="40"/>
+      <c r="G324" s="40"/>
+      <c r="H324" s="40"/>
     </row>
     <row r="325" ht="15.75" customHeight="1">
-      <c r="B325" s="37"/>
-[...5 lines deleted...]
-      <c r="H325" s="37"/>
+      <c r="B325" s="40"/>
+      <c r="C325" s="40"/>
+      <c r="D325" s="40"/>
+      <c r="E325" s="40"/>
+      <c r="F325" s="40"/>
+      <c r="G325" s="40"/>
+      <c r="H325" s="40"/>
     </row>
     <row r="326" ht="15.75" customHeight="1">
-      <c r="B326" s="37"/>
-[...5 lines deleted...]
-      <c r="H326" s="37"/>
+      <c r="B326" s="40"/>
+      <c r="C326" s="40"/>
+      <c r="D326" s="40"/>
+      <c r="E326" s="40"/>
+      <c r="F326" s="40"/>
+      <c r="G326" s="40"/>
+      <c r="H326" s="40"/>
     </row>
     <row r="327" ht="15.75" customHeight="1">
-      <c r="B327" s="37"/>
-[...5 lines deleted...]
-      <c r="H327" s="37"/>
+      <c r="B327" s="40"/>
+      <c r="C327" s="40"/>
+      <c r="D327" s="40"/>
+      <c r="E327" s="40"/>
+      <c r="F327" s="40"/>
+      <c r="G327" s="40"/>
+      <c r="H327" s="40"/>
     </row>
     <row r="328" ht="15.75" customHeight="1">
-      <c r="B328" s="37"/>
-[...5 lines deleted...]
-      <c r="H328" s="37"/>
+      <c r="B328" s="40"/>
+      <c r="C328" s="40"/>
+      <c r="D328" s="40"/>
+      <c r="E328" s="40"/>
+      <c r="F328" s="40"/>
+      <c r="G328" s="40"/>
+      <c r="H328" s="40"/>
     </row>
     <row r="329" ht="15.75" customHeight="1">
-      <c r="B329" s="37"/>
-[...5 lines deleted...]
-      <c r="H329" s="37"/>
+      <c r="B329" s="40"/>
+      <c r="C329" s="40"/>
+      <c r="D329" s="40"/>
+      <c r="E329" s="40"/>
+      <c r="F329" s="40"/>
+      <c r="G329" s="40"/>
+      <c r="H329" s="40"/>
     </row>
     <row r="330" ht="15.75" customHeight="1">
-      <c r="B330" s="37"/>
-[...5 lines deleted...]
-      <c r="H330" s="37"/>
+      <c r="B330" s="40"/>
+      <c r="C330" s="40"/>
+      <c r="D330" s="40"/>
+      <c r="E330" s="40"/>
+      <c r="F330" s="40"/>
+      <c r="G330" s="40"/>
+      <c r="H330" s="40"/>
     </row>
     <row r="331" ht="15.75" customHeight="1">
-      <c r="B331" s="37"/>
-[...5 lines deleted...]
-      <c r="H331" s="37"/>
+      <c r="B331" s="40"/>
+      <c r="C331" s="40"/>
+      <c r="D331" s="40"/>
+      <c r="E331" s="40"/>
+      <c r="F331" s="40"/>
+      <c r="G331" s="40"/>
+      <c r="H331" s="40"/>
     </row>
     <row r="332" ht="15.75" customHeight="1">
-      <c r="B332" s="37"/>
-[...5 lines deleted...]
-      <c r="H332" s="37"/>
+      <c r="B332" s="40"/>
+      <c r="C332" s="40"/>
+      <c r="D332" s="40"/>
+      <c r="E332" s="40"/>
+      <c r="F332" s="40"/>
+      <c r="G332" s="40"/>
+      <c r="H332" s="40"/>
     </row>
     <row r="333" ht="15.75" customHeight="1">
-      <c r="B333" s="37"/>
-[...5 lines deleted...]
-      <c r="H333" s="37"/>
+      <c r="B333" s="40"/>
+      <c r="C333" s="40"/>
+      <c r="D333" s="40"/>
+      <c r="E333" s="40"/>
+      <c r="F333" s="40"/>
+      <c r="G333" s="40"/>
+      <c r="H333" s="40"/>
     </row>
     <row r="334" ht="15.75" customHeight="1">
-      <c r="B334" s="37"/>
-[...5 lines deleted...]
-      <c r="H334" s="37"/>
+      <c r="B334" s="40"/>
+      <c r="C334" s="40"/>
+      <c r="D334" s="40"/>
+      <c r="E334" s="40"/>
+      <c r="F334" s="40"/>
+      <c r="G334" s="40"/>
+      <c r="H334" s="40"/>
     </row>
     <row r="335" ht="15.75" customHeight="1">
-      <c r="B335" s="37"/>
-[...5 lines deleted...]
-      <c r="H335" s="37"/>
+      <c r="B335" s="40"/>
+      <c r="C335" s="40"/>
+      <c r="D335" s="40"/>
+      <c r="E335" s="40"/>
+      <c r="F335" s="40"/>
+      <c r="G335" s="40"/>
+      <c r="H335" s="40"/>
     </row>
     <row r="336" ht="15.75" customHeight="1">
-      <c r="B336" s="37"/>
-[...5 lines deleted...]
-      <c r="H336" s="37"/>
+      <c r="B336" s="40"/>
+      <c r="C336" s="40"/>
+      <c r="D336" s="40"/>
+      <c r="E336" s="40"/>
+      <c r="F336" s="40"/>
+      <c r="G336" s="40"/>
+      <c r="H336" s="40"/>
     </row>
     <row r="337" ht="15.75" customHeight="1">
-      <c r="B337" s="37"/>
-[...5 lines deleted...]
-      <c r="H337" s="37"/>
+      <c r="B337" s="40"/>
+      <c r="C337" s="40"/>
+      <c r="D337" s="40"/>
+      <c r="E337" s="40"/>
+      <c r="F337" s="40"/>
+      <c r="G337" s="40"/>
+      <c r="H337" s="40"/>
     </row>
     <row r="338" ht="15.75" customHeight="1">
-      <c r="B338" s="37"/>
-[...5 lines deleted...]
-      <c r="H338" s="37"/>
+      <c r="B338" s="40"/>
+      <c r="C338" s="40"/>
+      <c r="D338" s="40"/>
+      <c r="E338" s="40"/>
+      <c r="F338" s="40"/>
+      <c r="G338" s="40"/>
+      <c r="H338" s="40"/>
     </row>
     <row r="339" ht="15.75" customHeight="1">
-      <c r="B339" s="37"/>
-[...5 lines deleted...]
-      <c r="H339" s="37"/>
+      <c r="B339" s="40"/>
+      <c r="C339" s="40"/>
+      <c r="D339" s="40"/>
+      <c r="E339" s="40"/>
+      <c r="F339" s="40"/>
+      <c r="G339" s="40"/>
+      <c r="H339" s="40"/>
     </row>
     <row r="340" ht="15.75" customHeight="1">
-      <c r="B340" s="37"/>
-[...5 lines deleted...]
-      <c r="H340" s="37"/>
+      <c r="B340" s="40"/>
+      <c r="C340" s="40"/>
+      <c r="D340" s="40"/>
+      <c r="E340" s="40"/>
+      <c r="F340" s="40"/>
+      <c r="G340" s="40"/>
+      <c r="H340" s="40"/>
     </row>
     <row r="341" ht="15.75" customHeight="1">
-      <c r="B341" s="37"/>
-[...5 lines deleted...]
-      <c r="H341" s="37"/>
+      <c r="B341" s="40"/>
+      <c r="C341" s="40"/>
+      <c r="D341" s="40"/>
+      <c r="E341" s="40"/>
+      <c r="F341" s="40"/>
+      <c r="G341" s="40"/>
+      <c r="H341" s="40"/>
     </row>
     <row r="342" ht="15.75" customHeight="1">
-      <c r="B342" s="37"/>
-[...5 lines deleted...]
-      <c r="H342" s="37"/>
+      <c r="B342" s="40"/>
+      <c r="C342" s="40"/>
+      <c r="D342" s="40"/>
+      <c r="E342" s="40"/>
+      <c r="F342" s="40"/>
+      <c r="G342" s="40"/>
+      <c r="H342" s="40"/>
     </row>
     <row r="343" ht="15.75" customHeight="1">
-      <c r="B343" s="37"/>
-[...5 lines deleted...]
-      <c r="H343" s="37"/>
+      <c r="B343" s="40"/>
+      <c r="C343" s="40"/>
+      <c r="D343" s="40"/>
+      <c r="E343" s="40"/>
+      <c r="F343" s="40"/>
+      <c r="G343" s="40"/>
+      <c r="H343" s="40"/>
     </row>
     <row r="344" ht="15.75" customHeight="1">
-      <c r="B344" s="37"/>
-[...5 lines deleted...]
-      <c r="H344" s="37"/>
+      <c r="B344" s="40"/>
+      <c r="C344" s="40"/>
+      <c r="D344" s="40"/>
+      <c r="E344" s="40"/>
+      <c r="F344" s="40"/>
+      <c r="G344" s="40"/>
+      <c r="H344" s="40"/>
     </row>
     <row r="345" ht="15.75" customHeight="1">
-      <c r="B345" s="37"/>
-[...5 lines deleted...]
-      <c r="H345" s="37"/>
+      <c r="B345" s="40"/>
+      <c r="C345" s="40"/>
+      <c r="D345" s="40"/>
+      <c r="E345" s="40"/>
+      <c r="F345" s="40"/>
+      <c r="G345" s="40"/>
+      <c r="H345" s="40"/>
     </row>
     <row r="346" ht="15.75" customHeight="1">
-      <c r="B346" s="37"/>
-[...5 lines deleted...]
-      <c r="H346" s="37"/>
+      <c r="B346" s="40"/>
+      <c r="C346" s="40"/>
+      <c r="D346" s="40"/>
+      <c r="E346" s="40"/>
+      <c r="F346" s="40"/>
+      <c r="G346" s="40"/>
+      <c r="H346" s="40"/>
     </row>
     <row r="347" ht="15.75" customHeight="1">
-      <c r="B347" s="37"/>
-[...5 lines deleted...]
-      <c r="H347" s="37"/>
+      <c r="B347" s="40"/>
+      <c r="C347" s="40"/>
+      <c r="D347" s="40"/>
+      <c r="E347" s="40"/>
+      <c r="F347" s="40"/>
+      <c r="G347" s="40"/>
+      <c r="H347" s="40"/>
     </row>
     <row r="348" ht="15.75" customHeight="1">
-      <c r="B348" s="37"/>
-[...5 lines deleted...]
-      <c r="H348" s="37"/>
+      <c r="B348" s="40"/>
+      <c r="C348" s="40"/>
+      <c r="D348" s="40"/>
+      <c r="E348" s="40"/>
+      <c r="F348" s="40"/>
+      <c r="G348" s="40"/>
+      <c r="H348" s="40"/>
     </row>
     <row r="349" ht="15.75" customHeight="1">
-      <c r="B349" s="37"/>
-[...5 lines deleted...]
-      <c r="H349" s="37"/>
+      <c r="B349" s="40"/>
+      <c r="C349" s="40"/>
+      <c r="D349" s="40"/>
+      <c r="E349" s="40"/>
+      <c r="F349" s="40"/>
+      <c r="G349" s="40"/>
+      <c r="H349" s="40"/>
     </row>
     <row r="350" ht="15.75" customHeight="1">
-      <c r="B350" s="37"/>
-[...5 lines deleted...]
-      <c r="H350" s="37"/>
+      <c r="B350" s="40"/>
+      <c r="C350" s="40"/>
+      <c r="D350" s="40"/>
+      <c r="E350" s="40"/>
+      <c r="F350" s="40"/>
+      <c r="G350" s="40"/>
+      <c r="H350" s="40"/>
     </row>
     <row r="351" ht="15.75" customHeight="1">
-      <c r="B351" s="37"/>
-[...5 lines deleted...]
-      <c r="H351" s="37"/>
+      <c r="B351" s="40"/>
+      <c r="C351" s="40"/>
+      <c r="D351" s="40"/>
+      <c r="E351" s="40"/>
+      <c r="F351" s="40"/>
+      <c r="G351" s="40"/>
+      <c r="H351" s="40"/>
     </row>
     <row r="352" ht="15.75" customHeight="1">
-      <c r="B352" s="37"/>
-[...5 lines deleted...]
-      <c r="H352" s="37"/>
+      <c r="B352" s="40"/>
+      <c r="C352" s="40"/>
+      <c r="D352" s="40"/>
+      <c r="E352" s="40"/>
+      <c r="F352" s="40"/>
+      <c r="G352" s="40"/>
+      <c r="H352" s="40"/>
     </row>
     <row r="353" ht="15.75" customHeight="1">
-      <c r="B353" s="37"/>
-[...5 lines deleted...]
-      <c r="H353" s="37"/>
+      <c r="B353" s="40"/>
+      <c r="C353" s="40"/>
+      <c r="D353" s="40"/>
+      <c r="E353" s="40"/>
+      <c r="F353" s="40"/>
+      <c r="G353" s="40"/>
+      <c r="H353" s="40"/>
     </row>
     <row r="354" ht="15.75" customHeight="1">
-      <c r="B354" s="37"/>
-[...5 lines deleted...]
-      <c r="H354" s="37"/>
+      <c r="B354" s="40"/>
+      <c r="C354" s="40"/>
+      <c r="D354" s="40"/>
+      <c r="E354" s="40"/>
+      <c r="F354" s="40"/>
+      <c r="G354" s="40"/>
+      <c r="H354" s="40"/>
     </row>
     <row r="355" ht="15.75" customHeight="1">
-      <c r="B355" s="37"/>
-[...5 lines deleted...]
-      <c r="H355" s="37"/>
+      <c r="B355" s="40"/>
+      <c r="C355" s="40"/>
+      <c r="D355" s="40"/>
+      <c r="E355" s="40"/>
+      <c r="F355" s="40"/>
+      <c r="G355" s="40"/>
+      <c r="H355" s="40"/>
     </row>
     <row r="356" ht="15.75" customHeight="1">
-      <c r="B356" s="37"/>
-[...5 lines deleted...]
-      <c r="H356" s="37"/>
+      <c r="B356" s="40"/>
+      <c r="C356" s="40"/>
+      <c r="D356" s="40"/>
+      <c r="E356" s="40"/>
+      <c r="F356" s="40"/>
+      <c r="G356" s="40"/>
+      <c r="H356" s="40"/>
     </row>
     <row r="357" ht="15.75" customHeight="1">
-      <c r="B357" s="37"/>
-[...5 lines deleted...]
-      <c r="H357" s="37"/>
+      <c r="B357" s="40"/>
+      <c r="C357" s="40"/>
+      <c r="D357" s="40"/>
+      <c r="E357" s="40"/>
+      <c r="F357" s="40"/>
+      <c r="G357" s="40"/>
+      <c r="H357" s="40"/>
     </row>
     <row r="358" ht="15.75" customHeight="1">
-      <c r="B358" s="37"/>
-[...5 lines deleted...]
-      <c r="H358" s="37"/>
+      <c r="B358" s="40"/>
+      <c r="C358" s="40"/>
+      <c r="D358" s="40"/>
+      <c r="E358" s="40"/>
+      <c r="F358" s="40"/>
+      <c r="G358" s="40"/>
+      <c r="H358" s="40"/>
     </row>
     <row r="359" ht="15.75" customHeight="1">
-      <c r="B359" s="37"/>
-[...5 lines deleted...]
-      <c r="H359" s="37"/>
+      <c r="B359" s="40"/>
+      <c r="C359" s="40"/>
+      <c r="D359" s="40"/>
+      <c r="E359" s="40"/>
+      <c r="F359" s="40"/>
+      <c r="G359" s="40"/>
+      <c r="H359" s="40"/>
     </row>
     <row r="360" ht="15.75" customHeight="1">
-      <c r="B360" s="37"/>
-[...5 lines deleted...]
-      <c r="H360" s="37"/>
+      <c r="B360" s="40"/>
+      <c r="C360" s="40"/>
+      <c r="D360" s="40"/>
+      <c r="E360" s="40"/>
+      <c r="F360" s="40"/>
+      <c r="G360" s="40"/>
+      <c r="H360" s="40"/>
     </row>
     <row r="361" ht="15.75" customHeight="1">
-      <c r="B361" s="37"/>
-[...5 lines deleted...]
-      <c r="H361" s="37"/>
+      <c r="B361" s="40"/>
+      <c r="C361" s="40"/>
+      <c r="D361" s="40"/>
+      <c r="E361" s="40"/>
+      <c r="F361" s="40"/>
+      <c r="G361" s="40"/>
+      <c r="H361" s="40"/>
     </row>
     <row r="362" ht="15.75" customHeight="1">
-      <c r="B362" s="37"/>
-[...5 lines deleted...]
-      <c r="H362" s="37"/>
+      <c r="B362" s="40"/>
+      <c r="C362" s="40"/>
+      <c r="D362" s="40"/>
+      <c r="E362" s="40"/>
+      <c r="F362" s="40"/>
+      <c r="G362" s="40"/>
+      <c r="H362" s="40"/>
     </row>
     <row r="363" ht="15.75" customHeight="1">
-      <c r="B363" s="37"/>
-[...5 lines deleted...]
-      <c r="H363" s="37"/>
+      <c r="B363" s="40"/>
+      <c r="C363" s="40"/>
+      <c r="D363" s="40"/>
+      <c r="E363" s="40"/>
+      <c r="F363" s="40"/>
+      <c r="G363" s="40"/>
+      <c r="H363" s="40"/>
     </row>
     <row r="364" ht="15.75" customHeight="1">
-      <c r="B364" s="37"/>
-[...5 lines deleted...]
-      <c r="H364" s="37"/>
+      <c r="B364" s="40"/>
+      <c r="C364" s="40"/>
+      <c r="D364" s="40"/>
+      <c r="E364" s="40"/>
+      <c r="F364" s="40"/>
+      <c r="G364" s="40"/>
+      <c r="H364" s="40"/>
     </row>
     <row r="365" ht="15.75" customHeight="1">
-      <c r="B365" s="37"/>
-[...5 lines deleted...]
-      <c r="H365" s="37"/>
+      <c r="B365" s="40"/>
+      <c r="C365" s="40"/>
+      <c r="D365" s="40"/>
+      <c r="E365" s="40"/>
+      <c r="F365" s="40"/>
+      <c r="G365" s="40"/>
+      <c r="H365" s="40"/>
     </row>
     <row r="366" ht="15.75" customHeight="1">
-      <c r="B366" s="37"/>
-[...5 lines deleted...]
-      <c r="H366" s="37"/>
+      <c r="B366" s="40"/>
+      <c r="C366" s="40"/>
+      <c r="D366" s="40"/>
+      <c r="E366" s="40"/>
+      <c r="F366" s="40"/>
+      <c r="G366" s="40"/>
+      <c r="H366" s="40"/>
     </row>
     <row r="367" ht="15.75" customHeight="1">
-      <c r="B367" s="37"/>
-[...5 lines deleted...]
-      <c r="H367" s="37"/>
+      <c r="B367" s="40"/>
+      <c r="C367" s="40"/>
+      <c r="D367" s="40"/>
+      <c r="E367" s="40"/>
+      <c r="F367" s="40"/>
+      <c r="G367" s="40"/>
+      <c r="H367" s="40"/>
     </row>
     <row r="368" ht="15.75" customHeight="1">
-      <c r="B368" s="37"/>
-[...5 lines deleted...]
-      <c r="H368" s="37"/>
+      <c r="B368" s="40"/>
+      <c r="C368" s="40"/>
+      <c r="D368" s="40"/>
+      <c r="E368" s="40"/>
+      <c r="F368" s="40"/>
+      <c r="G368" s="40"/>
+      <c r="H368" s="40"/>
     </row>
     <row r="369" ht="15.75" customHeight="1">
-      <c r="B369" s="37"/>
-[...5 lines deleted...]
-      <c r="H369" s="37"/>
+      <c r="B369" s="40"/>
+      <c r="C369" s="40"/>
+      <c r="D369" s="40"/>
+      <c r="E369" s="40"/>
+      <c r="F369" s="40"/>
+      <c r="G369" s="40"/>
+      <c r="H369" s="40"/>
     </row>
     <row r="370" ht="15.75" customHeight="1">
-      <c r="B370" s="37"/>
-[...5 lines deleted...]
-      <c r="H370" s="37"/>
+      <c r="B370" s="40"/>
+      <c r="C370" s="40"/>
+      <c r="D370" s="40"/>
+      <c r="E370" s="40"/>
+      <c r="F370" s="40"/>
+      <c r="G370" s="40"/>
+      <c r="H370" s="40"/>
     </row>
     <row r="371" ht="15.75" customHeight="1">
-      <c r="B371" s="37"/>
-[...5 lines deleted...]
-      <c r="H371" s="37"/>
+      <c r="B371" s="40"/>
+      <c r="C371" s="40"/>
+      <c r="D371" s="40"/>
+      <c r="E371" s="40"/>
+      <c r="F371" s="40"/>
+      <c r="G371" s="40"/>
+      <c r="H371" s="40"/>
     </row>
     <row r="372" ht="15.75" customHeight="1">
-      <c r="B372" s="37"/>
-[...5 lines deleted...]
-      <c r="H372" s="37"/>
+      <c r="B372" s="40"/>
+      <c r="C372" s="40"/>
+      <c r="D372" s="40"/>
+      <c r="E372" s="40"/>
+      <c r="F372" s="40"/>
+      <c r="G372" s="40"/>
+      <c r="H372" s="40"/>
     </row>
     <row r="373" ht="15.75" customHeight="1">
-      <c r="B373" s="37"/>
-[...5 lines deleted...]
-      <c r="H373" s="37"/>
+      <c r="B373" s="40"/>
+      <c r="C373" s="40"/>
+      <c r="D373" s="40"/>
+      <c r="E373" s="40"/>
+      <c r="F373" s="40"/>
+      <c r="G373" s="40"/>
+      <c r="H373" s="40"/>
     </row>
     <row r="374" ht="15.75" customHeight="1">
-      <c r="B374" s="37"/>
-[...5 lines deleted...]
-      <c r="H374" s="37"/>
+      <c r="B374" s="40"/>
+      <c r="C374" s="40"/>
+      <c r="D374" s="40"/>
+      <c r="E374" s="40"/>
+      <c r="F374" s="40"/>
+      <c r="G374" s="40"/>
+      <c r="H374" s="40"/>
     </row>
     <row r="375" ht="15.75" customHeight="1">
-      <c r="B375" s="37"/>
-[...5 lines deleted...]
-      <c r="H375" s="37"/>
+      <c r="B375" s="40"/>
+      <c r="C375" s="40"/>
+      <c r="D375" s="40"/>
+      <c r="E375" s="40"/>
+      <c r="F375" s="40"/>
+      <c r="G375" s="40"/>
+      <c r="H375" s="40"/>
     </row>
     <row r="376" ht="15.75" customHeight="1">
-      <c r="B376" s="37"/>
-[...5 lines deleted...]
-      <c r="H376" s="37"/>
+      <c r="B376" s="40"/>
+      <c r="C376" s="40"/>
+      <c r="D376" s="40"/>
+      <c r="E376" s="40"/>
+      <c r="F376" s="40"/>
+      <c r="G376" s="40"/>
+      <c r="H376" s="40"/>
     </row>
     <row r="377" ht="15.75" customHeight="1">
-      <c r="B377" s="37"/>
-[...5 lines deleted...]
-      <c r="H377" s="37"/>
+      <c r="B377" s="40"/>
+      <c r="C377" s="40"/>
+      <c r="D377" s="40"/>
+      <c r="E377" s="40"/>
+      <c r="F377" s="40"/>
+      <c r="G377" s="40"/>
+      <c r="H377" s="40"/>
     </row>
     <row r="378" ht="15.75" customHeight="1">
-      <c r="B378" s="37"/>
-[...5 lines deleted...]
-      <c r="H378" s="37"/>
+      <c r="B378" s="40"/>
+      <c r="C378" s="40"/>
+      <c r="D378" s="40"/>
+      <c r="E378" s="40"/>
+      <c r="F378" s="40"/>
+      <c r="G378" s="40"/>
+      <c r="H378" s="40"/>
     </row>
     <row r="379" ht="15.75" customHeight="1">
-      <c r="B379" s="37"/>
-[...5 lines deleted...]
-      <c r="H379" s="37"/>
+      <c r="B379" s="40"/>
+      <c r="C379" s="40"/>
+      <c r="D379" s="40"/>
+      <c r="E379" s="40"/>
+      <c r="F379" s="40"/>
+      <c r="G379" s="40"/>
+      <c r="H379" s="40"/>
     </row>
     <row r="380" ht="15.75" customHeight="1">
-      <c r="B380" s="37"/>
-[...5 lines deleted...]
-      <c r="H380" s="37"/>
+      <c r="B380" s="40"/>
+      <c r="C380" s="40"/>
+      <c r="D380" s="40"/>
+      <c r="E380" s="40"/>
+      <c r="F380" s="40"/>
+      <c r="G380" s="40"/>
+      <c r="H380" s="40"/>
     </row>
     <row r="381" ht="15.75" customHeight="1">
-      <c r="B381" s="37"/>
-[...5 lines deleted...]
-      <c r="H381" s="37"/>
+      <c r="B381" s="40"/>
+      <c r="C381" s="40"/>
+      <c r="D381" s="40"/>
+      <c r="E381" s="40"/>
+      <c r="F381" s="40"/>
+      <c r="G381" s="40"/>
+      <c r="H381" s="40"/>
     </row>
     <row r="382" ht="15.75" customHeight="1">
-      <c r="B382" s="37"/>
-[...5 lines deleted...]
-      <c r="H382" s="37"/>
+      <c r="B382" s="40"/>
+      <c r="C382" s="40"/>
+      <c r="D382" s="40"/>
+      <c r="E382" s="40"/>
+      <c r="F382" s="40"/>
+      <c r="G382" s="40"/>
+      <c r="H382" s="40"/>
     </row>
     <row r="383" ht="15.75" customHeight="1">
-      <c r="B383" s="37"/>
-[...5 lines deleted...]
-      <c r="H383" s="37"/>
+      <c r="B383" s="40"/>
+      <c r="C383" s="40"/>
+      <c r="D383" s="40"/>
+      <c r="E383" s="40"/>
+      <c r="F383" s="40"/>
+      <c r="G383" s="40"/>
+      <c r="H383" s="40"/>
     </row>
     <row r="384" ht="15.75" customHeight="1">
-      <c r="B384" s="37"/>
-[...5 lines deleted...]
-      <c r="H384" s="37"/>
+      <c r="B384" s="40"/>
+      <c r="C384" s="40"/>
+      <c r="D384" s="40"/>
+      <c r="E384" s="40"/>
+      <c r="F384" s="40"/>
+      <c r="G384" s="40"/>
+      <c r="H384" s="40"/>
     </row>
     <row r="385" ht="15.75" customHeight="1">
-      <c r="B385" s="37"/>
-[...5 lines deleted...]
-      <c r="H385" s="37"/>
+      <c r="B385" s="40"/>
+      <c r="C385" s="40"/>
+      <c r="D385" s="40"/>
+      <c r="E385" s="40"/>
+      <c r="F385" s="40"/>
+      <c r="G385" s="40"/>
+      <c r="H385" s="40"/>
     </row>
     <row r="386" ht="15.75" customHeight="1">
-      <c r="B386" s="37"/>
-[...5 lines deleted...]
-      <c r="H386" s="37"/>
+      <c r="B386" s="40"/>
+      <c r="C386" s="40"/>
+      <c r="D386" s="40"/>
+      <c r="E386" s="40"/>
+      <c r="F386" s="40"/>
+      <c r="G386" s="40"/>
+      <c r="H386" s="40"/>
     </row>
     <row r="387" ht="15.75" customHeight="1">
-      <c r="B387" s="37"/>
-[...5 lines deleted...]
-      <c r="H387" s="37"/>
+      <c r="B387" s="40"/>
+      <c r="C387" s="40"/>
+      <c r="D387" s="40"/>
+      <c r="E387" s="40"/>
+      <c r="F387" s="40"/>
+      <c r="G387" s="40"/>
+      <c r="H387" s="40"/>
     </row>
     <row r="388" ht="15.75" customHeight="1">
-      <c r="B388" s="37"/>
-[...5 lines deleted...]
-      <c r="H388" s="37"/>
+      <c r="B388" s="40"/>
+      <c r="C388" s="40"/>
+      <c r="D388" s="40"/>
+      <c r="E388" s="40"/>
+      <c r="F388" s="40"/>
+      <c r="G388" s="40"/>
+      <c r="H388" s="40"/>
     </row>
     <row r="389" ht="15.75" customHeight="1">
-      <c r="B389" s="37"/>
-[...5 lines deleted...]
-      <c r="H389" s="37"/>
+      <c r="B389" s="40"/>
+      <c r="C389" s="40"/>
+      <c r="D389" s="40"/>
+      <c r="E389" s="40"/>
+      <c r="F389" s="40"/>
+      <c r="G389" s="40"/>
+      <c r="H389" s="40"/>
     </row>
     <row r="390" ht="15.75" customHeight="1">
-      <c r="B390" s="37"/>
-[...5 lines deleted...]
-      <c r="H390" s="37"/>
+      <c r="B390" s="40"/>
+      <c r="C390" s="40"/>
+      <c r="D390" s="40"/>
+      <c r="E390" s="40"/>
+      <c r="F390" s="40"/>
+      <c r="G390" s="40"/>
+      <c r="H390" s="40"/>
     </row>
     <row r="391" ht="15.75" customHeight="1">
-      <c r="B391" s="37"/>
-[...5 lines deleted...]
-      <c r="H391" s="37"/>
+      <c r="B391" s="40"/>
+      <c r="C391" s="40"/>
+      <c r="D391" s="40"/>
+      <c r="E391" s="40"/>
+      <c r="F391" s="40"/>
+      <c r="G391" s="40"/>
+      <c r="H391" s="40"/>
     </row>
     <row r="392" ht="15.75" customHeight="1">
-      <c r="B392" s="37"/>
-[...5 lines deleted...]
-      <c r="H392" s="37"/>
+      <c r="B392" s="40"/>
+      <c r="C392" s="40"/>
+      <c r="D392" s="40"/>
+      <c r="E392" s="40"/>
+      <c r="F392" s="40"/>
+      <c r="G392" s="40"/>
+      <c r="H392" s="40"/>
     </row>
     <row r="393" ht="15.75" customHeight="1">
-      <c r="B393" s="37"/>
-[...5 lines deleted...]
-      <c r="H393" s="37"/>
+      <c r="B393" s="40"/>
+      <c r="C393" s="40"/>
+      <c r="D393" s="40"/>
+      <c r="E393" s="40"/>
+      <c r="F393" s="40"/>
+      <c r="G393" s="40"/>
+      <c r="H393" s="40"/>
     </row>
     <row r="394" ht="15.75" customHeight="1">
-      <c r="B394" s="37"/>
-[...5 lines deleted...]
-      <c r="H394" s="37"/>
+      <c r="B394" s="40"/>
+      <c r="C394" s="40"/>
+      <c r="D394" s="40"/>
+      <c r="E394" s="40"/>
+      <c r="F394" s="40"/>
+      <c r="G394" s="40"/>
+      <c r="H394" s="40"/>
     </row>
     <row r="395" ht="15.75" customHeight="1">
-      <c r="B395" s="37"/>
-[...5 lines deleted...]
-      <c r="H395" s="37"/>
+      <c r="B395" s="40"/>
+      <c r="C395" s="40"/>
+      <c r="D395" s="40"/>
+      <c r="E395" s="40"/>
+      <c r="F395" s="40"/>
+      <c r="G395" s="40"/>
+      <c r="H395" s="40"/>
     </row>
     <row r="396" ht="15.75" customHeight="1">
-      <c r="B396" s="37"/>
-[...5 lines deleted...]
-      <c r="H396" s="37"/>
+      <c r="B396" s="40"/>
+      <c r="C396" s="40"/>
+      <c r="D396" s="40"/>
+      <c r="E396" s="40"/>
+      <c r="F396" s="40"/>
+      <c r="G396" s="40"/>
+      <c r="H396" s="40"/>
     </row>
     <row r="397" ht="15.75" customHeight="1">
-      <c r="B397" s="37"/>
-[...5 lines deleted...]
-      <c r="H397" s="37"/>
+      <c r="B397" s="40"/>
+      <c r="C397" s="40"/>
+      <c r="D397" s="40"/>
+      <c r="E397" s="40"/>
+      <c r="F397" s="40"/>
+      <c r="G397" s="40"/>
+      <c r="H397" s="40"/>
     </row>
     <row r="398" ht="15.75" customHeight="1">
-      <c r="B398" s="37"/>
-[...5 lines deleted...]
-      <c r="H398" s="37"/>
+      <c r="B398" s="40"/>
+      <c r="C398" s="40"/>
+      <c r="D398" s="40"/>
+      <c r="E398" s="40"/>
+      <c r="F398" s="40"/>
+      <c r="G398" s="40"/>
+      <c r="H398" s="40"/>
     </row>
     <row r="399" ht="15.75" customHeight="1">
-      <c r="B399" s="37"/>
-[...5 lines deleted...]
-      <c r="H399" s="37"/>
+      <c r="B399" s="40"/>
+      <c r="C399" s="40"/>
+      <c r="D399" s="40"/>
+      <c r="E399" s="40"/>
+      <c r="F399" s="40"/>
+      <c r="G399" s="40"/>
+      <c r="H399" s="40"/>
     </row>
     <row r="400" ht="15.75" customHeight="1">
-      <c r="B400" s="37"/>
-[...5 lines deleted...]
-      <c r="H400" s="37"/>
+      <c r="B400" s="40"/>
+      <c r="C400" s="40"/>
+      <c r="D400" s="40"/>
+      <c r="E400" s="40"/>
+      <c r="F400" s="40"/>
+      <c r="G400" s="40"/>
+      <c r="H400" s="40"/>
     </row>
     <row r="401" ht="15.75" customHeight="1">
-      <c r="B401" s="37"/>
-[...5 lines deleted...]
-      <c r="H401" s="37"/>
+      <c r="B401" s="40"/>
+      <c r="C401" s="40"/>
+      <c r="D401" s="40"/>
+      <c r="E401" s="40"/>
+      <c r="F401" s="40"/>
+      <c r="G401" s="40"/>
+      <c r="H401" s="40"/>
     </row>
     <row r="402" ht="15.75" customHeight="1">
-      <c r="B402" s="37"/>
-[...5 lines deleted...]
-      <c r="H402" s="37"/>
+      <c r="B402" s="40"/>
+      <c r="C402" s="40"/>
+      <c r="D402" s="40"/>
+      <c r="E402" s="40"/>
+      <c r="F402" s="40"/>
+      <c r="G402" s="40"/>
+      <c r="H402" s="40"/>
     </row>
     <row r="403" ht="15.75" customHeight="1">
-      <c r="B403" s="37"/>
-[...5 lines deleted...]
-      <c r="H403" s="37"/>
+      <c r="B403" s="40"/>
+      <c r="C403" s="40"/>
+      <c r="D403" s="40"/>
+      <c r="E403" s="40"/>
+      <c r="F403" s="40"/>
+      <c r="G403" s="40"/>
+      <c r="H403" s="40"/>
     </row>
     <row r="404" ht="15.75" customHeight="1">
-      <c r="B404" s="37"/>
-[...5 lines deleted...]
-      <c r="H404" s="37"/>
+      <c r="B404" s="40"/>
+      <c r="C404" s="40"/>
+      <c r="D404" s="40"/>
+      <c r="E404" s="40"/>
+      <c r="F404" s="40"/>
+      <c r="G404" s="40"/>
+      <c r="H404" s="40"/>
     </row>
     <row r="405" ht="15.75" customHeight="1">
-      <c r="B405" s="37"/>
-[...5 lines deleted...]
-      <c r="H405" s="37"/>
+      <c r="B405" s="40"/>
+      <c r="C405" s="40"/>
+      <c r="D405" s="40"/>
+      <c r="E405" s="40"/>
+      <c r="F405" s="40"/>
+      <c r="G405" s="40"/>
+      <c r="H405" s="40"/>
     </row>
     <row r="406" ht="15.75" customHeight="1">
-      <c r="B406" s="37"/>
-[...5 lines deleted...]
-      <c r="H406" s="37"/>
+      <c r="B406" s="40"/>
+      <c r="C406" s="40"/>
+      <c r="D406" s="40"/>
+      <c r="E406" s="40"/>
+      <c r="F406" s="40"/>
+      <c r="G406" s="40"/>
+      <c r="H406" s="40"/>
     </row>
     <row r="407" ht="15.75" customHeight="1">
-      <c r="B407" s="37"/>
-[...5 lines deleted...]
-      <c r="H407" s="37"/>
+      <c r="B407" s="40"/>
+      <c r="C407" s="40"/>
+      <c r="D407" s="40"/>
+      <c r="E407" s="40"/>
+      <c r="F407" s="40"/>
+      <c r="G407" s="40"/>
+      <c r="H407" s="40"/>
     </row>
     <row r="408" ht="15.75" customHeight="1">
-      <c r="B408" s="37"/>
-[...5 lines deleted...]
-      <c r="H408" s="37"/>
+      <c r="B408" s="40"/>
+      <c r="C408" s="40"/>
+      <c r="D408" s="40"/>
+      <c r="E408" s="40"/>
+      <c r="F408" s="40"/>
+      <c r="G408" s="40"/>
+      <c r="H408" s="40"/>
     </row>
     <row r="409" ht="15.75" customHeight="1">
-      <c r="B409" s="37"/>
-[...5 lines deleted...]
-      <c r="H409" s="37"/>
+      <c r="B409" s="40"/>
+      <c r="C409" s="40"/>
+      <c r="D409" s="40"/>
+      <c r="E409" s="40"/>
+      <c r="F409" s="40"/>
+      <c r="G409" s="40"/>
+      <c r="H409" s="40"/>
     </row>
     <row r="410" ht="15.75" customHeight="1">
-      <c r="B410" s="37"/>
-[...5 lines deleted...]
-      <c r="H410" s="37"/>
+      <c r="B410" s="40"/>
+      <c r="C410" s="40"/>
+      <c r="D410" s="40"/>
+      <c r="E410" s="40"/>
+      <c r="F410" s="40"/>
+      <c r="G410" s="40"/>
+      <c r="H410" s="40"/>
     </row>
     <row r="411" ht="15.75" customHeight="1">
-      <c r="B411" s="37"/>
-[...5 lines deleted...]
-      <c r="H411" s="37"/>
+      <c r="B411" s="40"/>
+      <c r="C411" s="40"/>
+      <c r="D411" s="40"/>
+      <c r="E411" s="40"/>
+      <c r="F411" s="40"/>
+      <c r="G411" s="40"/>
+      <c r="H411" s="40"/>
     </row>
     <row r="412" ht="15.75" customHeight="1">
-      <c r="B412" s="37"/>
-[...5 lines deleted...]
-      <c r="H412" s="37"/>
+      <c r="B412" s="40"/>
+      <c r="C412" s="40"/>
+      <c r="D412" s="40"/>
+      <c r="E412" s="40"/>
+      <c r="F412" s="40"/>
+      <c r="G412" s="40"/>
+      <c r="H412" s="40"/>
     </row>
     <row r="413" ht="15.75" customHeight="1">
-      <c r="B413" s="37"/>
-[...5 lines deleted...]
-      <c r="H413" s="37"/>
+      <c r="B413" s="40"/>
+      <c r="C413" s="40"/>
+      <c r="D413" s="40"/>
+      <c r="E413" s="40"/>
+      <c r="F413" s="40"/>
+      <c r="G413" s="40"/>
+      <c r="H413" s="40"/>
     </row>
     <row r="414" ht="15.75" customHeight="1">
-      <c r="B414" s="37"/>
-[...5 lines deleted...]
-      <c r="H414" s="37"/>
+      <c r="B414" s="40"/>
+      <c r="C414" s="40"/>
+      <c r="D414" s="40"/>
+      <c r="E414" s="40"/>
+      <c r="F414" s="40"/>
+      <c r="G414" s="40"/>
+      <c r="H414" s="40"/>
     </row>
     <row r="415" ht="15.75" customHeight="1">
-      <c r="B415" s="37"/>
-[...5 lines deleted...]
-      <c r="H415" s="37"/>
+      <c r="B415" s="40"/>
+      <c r="C415" s="40"/>
+      <c r="D415" s="40"/>
+      <c r="E415" s="40"/>
+      <c r="F415" s="40"/>
+      <c r="G415" s="40"/>
+      <c r="H415" s="40"/>
     </row>
     <row r="416" ht="15.75" customHeight="1">
-      <c r="B416" s="37"/>
-[...5 lines deleted...]
-      <c r="H416" s="37"/>
+      <c r="B416" s="40"/>
+      <c r="C416" s="40"/>
+      <c r="D416" s="40"/>
+      <c r="E416" s="40"/>
+      <c r="F416" s="40"/>
+      <c r="G416" s="40"/>
+      <c r="H416" s="40"/>
     </row>
     <row r="417" ht="15.75" customHeight="1">
-      <c r="B417" s="37"/>
-[...5 lines deleted...]
-      <c r="H417" s="37"/>
+      <c r="B417" s="40"/>
+      <c r="C417" s="40"/>
+      <c r="D417" s="40"/>
+      <c r="E417" s="40"/>
+      <c r="F417" s="40"/>
+      <c r="G417" s="40"/>
+      <c r="H417" s="40"/>
     </row>
     <row r="418" ht="15.75" customHeight="1">
-      <c r="B418" s="37"/>
-[...5 lines deleted...]
-      <c r="H418" s="37"/>
+      <c r="B418" s="40"/>
+      <c r="C418" s="40"/>
+      <c r="D418" s="40"/>
+      <c r="E418" s="40"/>
+      <c r="F418" s="40"/>
+      <c r="G418" s="40"/>
+      <c r="H418" s="40"/>
     </row>
     <row r="419" ht="15.75" customHeight="1">
-      <c r="B419" s="37"/>
-[...5 lines deleted...]
-      <c r="H419" s="37"/>
+      <c r="B419" s="40"/>
+      <c r="C419" s="40"/>
+      <c r="D419" s="40"/>
+      <c r="E419" s="40"/>
+      <c r="F419" s="40"/>
+      <c r="G419" s="40"/>
+      <c r="H419" s="40"/>
     </row>
     <row r="420" ht="15.75" customHeight="1">
-      <c r="B420" s="37"/>
-[...5 lines deleted...]
-      <c r="H420" s="37"/>
+      <c r="B420" s="40"/>
+      <c r="C420" s="40"/>
+      <c r="D420" s="40"/>
+      <c r="E420" s="40"/>
+      <c r="F420" s="40"/>
+      <c r="G420" s="40"/>
+      <c r="H420" s="40"/>
     </row>
     <row r="421" ht="15.75" customHeight="1">
-      <c r="B421" s="37"/>
-[...5 lines deleted...]
-      <c r="H421" s="37"/>
+      <c r="B421" s="40"/>
+      <c r="C421" s="40"/>
+      <c r="D421" s="40"/>
+      <c r="E421" s="40"/>
+      <c r="F421" s="40"/>
+      <c r="G421" s="40"/>
+      <c r="H421" s="40"/>
     </row>
     <row r="422" ht="15.75" customHeight="1">
-      <c r="B422" s="37"/>
-[...5 lines deleted...]
-      <c r="H422" s="37"/>
+      <c r="B422" s="40"/>
+      <c r="C422" s="40"/>
+      <c r="D422" s="40"/>
+      <c r="E422" s="40"/>
+      <c r="F422" s="40"/>
+      <c r="G422" s="40"/>
+      <c r="H422" s="40"/>
     </row>
     <row r="423" ht="15.75" customHeight="1">
-      <c r="B423" s="37"/>
-[...5 lines deleted...]
-      <c r="H423" s="37"/>
+      <c r="B423" s="40"/>
+      <c r="C423" s="40"/>
+      <c r="D423" s="40"/>
+      <c r="E423" s="40"/>
+      <c r="F423" s="40"/>
+      <c r="G423" s="40"/>
+      <c r="H423" s="40"/>
     </row>
     <row r="424" ht="15.75" customHeight="1">
-      <c r="B424" s="37"/>
-[...5 lines deleted...]
-      <c r="H424" s="37"/>
+      <c r="B424" s="40"/>
+      <c r="C424" s="40"/>
+      <c r="D424" s="40"/>
+      <c r="E424" s="40"/>
+      <c r="F424" s="40"/>
+      <c r="G424" s="40"/>
+      <c r="H424" s="40"/>
     </row>
     <row r="425" ht="15.75" customHeight="1">
-      <c r="B425" s="37"/>
-[...5 lines deleted...]
-      <c r="H425" s="37"/>
+      <c r="B425" s="40"/>
+      <c r="C425" s="40"/>
+      <c r="D425" s="40"/>
+      <c r="E425" s="40"/>
+      <c r="F425" s="40"/>
+      <c r="G425" s="40"/>
+      <c r="H425" s="40"/>
     </row>
     <row r="426" ht="15.75" customHeight="1">
-      <c r="B426" s="37"/>
-[...5 lines deleted...]
-      <c r="H426" s="37"/>
+      <c r="B426" s="40"/>
+      <c r="C426" s="40"/>
+      <c r="D426" s="40"/>
+      <c r="E426" s="40"/>
+      <c r="F426" s="40"/>
+      <c r="G426" s="40"/>
+      <c r="H426" s="40"/>
     </row>
     <row r="427" ht="15.75" customHeight="1">
-      <c r="B427" s="37"/>
-[...5 lines deleted...]
-      <c r="H427" s="37"/>
+      <c r="B427" s="40"/>
+      <c r="C427" s="40"/>
+      <c r="D427" s="40"/>
+      <c r="E427" s="40"/>
+      <c r="F427" s="40"/>
+      <c r="G427" s="40"/>
+      <c r="H427" s="40"/>
     </row>
     <row r="428" ht="15.75" customHeight="1">
-      <c r="B428" s="37"/>
-[...5 lines deleted...]
-      <c r="H428" s="37"/>
+      <c r="B428" s="40"/>
+      <c r="C428" s="40"/>
+      <c r="D428" s="40"/>
+      <c r="E428" s="40"/>
+      <c r="F428" s="40"/>
+      <c r="G428" s="40"/>
+      <c r="H428" s="40"/>
     </row>
     <row r="429" ht="15.75" customHeight="1">
-      <c r="B429" s="37"/>
-[...5 lines deleted...]
-      <c r="H429" s="37"/>
+      <c r="B429" s="40"/>
+      <c r="C429" s="40"/>
+      <c r="D429" s="40"/>
+      <c r="E429" s="40"/>
+      <c r="F429" s="40"/>
+      <c r="G429" s="40"/>
+      <c r="H429" s="40"/>
     </row>
     <row r="430" ht="15.75" customHeight="1">
-      <c r="B430" s="37"/>
-[...5 lines deleted...]
-      <c r="H430" s="37"/>
+      <c r="B430" s="40"/>
+      <c r="C430" s="40"/>
+      <c r="D430" s="40"/>
+      <c r="E430" s="40"/>
+      <c r="F430" s="40"/>
+      <c r="G430" s="40"/>
+      <c r="H430" s="40"/>
     </row>
     <row r="431" ht="15.75" customHeight="1">
-      <c r="B431" s="37"/>
-[...5 lines deleted...]
-      <c r="H431" s="37"/>
+      <c r="B431" s="40"/>
+      <c r="C431" s="40"/>
+      <c r="D431" s="40"/>
+      <c r="E431" s="40"/>
+      <c r="F431" s="40"/>
+      <c r="G431" s="40"/>
+      <c r="H431" s="40"/>
     </row>
     <row r="432" ht="15.75" customHeight="1">
-      <c r="B432" s="37"/>
-[...5 lines deleted...]
-      <c r="H432" s="37"/>
+      <c r="B432" s="40"/>
+      <c r="C432" s="40"/>
+      <c r="D432" s="40"/>
+      <c r="E432" s="40"/>
+      <c r="F432" s="40"/>
+      <c r="G432" s="40"/>
+      <c r="H432" s="40"/>
     </row>
     <row r="433" ht="15.75" customHeight="1">
-      <c r="B433" s="37"/>
-[...5 lines deleted...]
-      <c r="H433" s="37"/>
+      <c r="B433" s="40"/>
+      <c r="C433" s="40"/>
+      <c r="D433" s="40"/>
+      <c r="E433" s="40"/>
+      <c r="F433" s="40"/>
+      <c r="G433" s="40"/>
+      <c r="H433" s="40"/>
     </row>
     <row r="434" ht="15.75" customHeight="1">
-      <c r="B434" s="37"/>
-[...5 lines deleted...]
-      <c r="H434" s="37"/>
+      <c r="B434" s="40"/>
+      <c r="C434" s="40"/>
+      <c r="D434" s="40"/>
+      <c r="E434" s="40"/>
+      <c r="F434" s="40"/>
+      <c r="G434" s="40"/>
+      <c r="H434" s="40"/>
     </row>
     <row r="435" ht="15.75" customHeight="1">
-      <c r="B435" s="37"/>
-[...5 lines deleted...]
-      <c r="H435" s="37"/>
+      <c r="B435" s="40"/>
+      <c r="C435" s="40"/>
+      <c r="D435" s="40"/>
+      <c r="E435" s="40"/>
+      <c r="F435" s="40"/>
+      <c r="G435" s="40"/>
+      <c r="H435" s="40"/>
     </row>
     <row r="436" ht="15.75" customHeight="1">
-      <c r="B436" s="37"/>
-[...5 lines deleted...]
-      <c r="H436" s="37"/>
+      <c r="B436" s="40"/>
+      <c r="C436" s="40"/>
+      <c r="D436" s="40"/>
+      <c r="E436" s="40"/>
+      <c r="F436" s="40"/>
+      <c r="G436" s="40"/>
+      <c r="H436" s="40"/>
     </row>
     <row r="437" ht="15.75" customHeight="1">
-      <c r="B437" s="37"/>
-[...5 lines deleted...]
-      <c r="H437" s="37"/>
+      <c r="B437" s="40"/>
+      <c r="C437" s="40"/>
+      <c r="D437" s="40"/>
+      <c r="E437" s="40"/>
+      <c r="F437" s="40"/>
+      <c r="G437" s="40"/>
+      <c r="H437" s="40"/>
     </row>
     <row r="438" ht="15.75" customHeight="1">
-      <c r="B438" s="37"/>
-[...5 lines deleted...]
-      <c r="H438" s="37"/>
+      <c r="B438" s="40"/>
+      <c r="C438" s="40"/>
+      <c r="D438" s="40"/>
+      <c r="E438" s="40"/>
+      <c r="F438" s="40"/>
+      <c r="G438" s="40"/>
+      <c r="H438" s="40"/>
     </row>
     <row r="439" ht="15.75" customHeight="1">
-      <c r="B439" s="37"/>
-[...5 lines deleted...]
-      <c r="H439" s="37"/>
+      <c r="B439" s="40"/>
+      <c r="C439" s="40"/>
+      <c r="D439" s="40"/>
+      <c r="E439" s="40"/>
+      <c r="F439" s="40"/>
+      <c r="G439" s="40"/>
+      <c r="H439" s="40"/>
     </row>
     <row r="440" ht="15.75" customHeight="1">
-      <c r="B440" s="37"/>
-[...5 lines deleted...]
-      <c r="H440" s="37"/>
+      <c r="B440" s="40"/>
+      <c r="C440" s="40"/>
+      <c r="D440" s="40"/>
+      <c r="E440" s="40"/>
+      <c r="F440" s="40"/>
+      <c r="G440" s="40"/>
+      <c r="H440" s="40"/>
     </row>
     <row r="441" ht="15.75" customHeight="1">
-      <c r="B441" s="37"/>
-[...5 lines deleted...]
-      <c r="H441" s="37"/>
+      <c r="B441" s="40"/>
+      <c r="C441" s="40"/>
+      <c r="D441" s="40"/>
+      <c r="E441" s="40"/>
+      <c r="F441" s="40"/>
+      <c r="G441" s="40"/>
+      <c r="H441" s="40"/>
     </row>
     <row r="442" ht="15.75" customHeight="1">
-      <c r="B442" s="37"/>
-[...5 lines deleted...]
-      <c r="H442" s="37"/>
+      <c r="B442" s="40"/>
+      <c r="C442" s="40"/>
+      <c r="D442" s="40"/>
+      <c r="E442" s="40"/>
+      <c r="F442" s="40"/>
+      <c r="G442" s="40"/>
+      <c r="H442" s="40"/>
     </row>
     <row r="443" ht="15.75" customHeight="1">
-      <c r="B443" s="37"/>
-[...5 lines deleted...]
-      <c r="H443" s="37"/>
+      <c r="B443" s="40"/>
+      <c r="C443" s="40"/>
+      <c r="D443" s="40"/>
+      <c r="E443" s="40"/>
+      <c r="F443" s="40"/>
+      <c r="G443" s="40"/>
+      <c r="H443" s="40"/>
     </row>
     <row r="444" ht="15.75" customHeight="1">
-      <c r="B444" s="37"/>
-[...5 lines deleted...]
-      <c r="H444" s="37"/>
+      <c r="B444" s="40"/>
+      <c r="C444" s="40"/>
+      <c r="D444" s="40"/>
+      <c r="E444" s="40"/>
+      <c r="F444" s="40"/>
+      <c r="G444" s="40"/>
+      <c r="H444" s="40"/>
     </row>
     <row r="445" ht="15.75" customHeight="1">
-      <c r="B445" s="37"/>
-[...5 lines deleted...]
-      <c r="H445" s="37"/>
+      <c r="B445" s="40"/>
+      <c r="C445" s="40"/>
+      <c r="D445" s="40"/>
+      <c r="E445" s="40"/>
+      <c r="F445" s="40"/>
+      <c r="G445" s="40"/>
+      <c r="H445" s="40"/>
     </row>
     <row r="446" ht="15.75" customHeight="1">
-      <c r="B446" s="37"/>
-[...5 lines deleted...]
-      <c r="H446" s="37"/>
+      <c r="B446" s="40"/>
+      <c r="C446" s="40"/>
+      <c r="D446" s="40"/>
+      <c r="E446" s="40"/>
+      <c r="F446" s="40"/>
+      <c r="G446" s="40"/>
+      <c r="H446" s="40"/>
     </row>
     <row r="447" ht="15.75" customHeight="1">
-      <c r="B447" s="37"/>
-[...5 lines deleted...]
-      <c r="H447" s="37"/>
+      <c r="B447" s="40"/>
+      <c r="C447" s="40"/>
+      <c r="D447" s="40"/>
+      <c r="E447" s="40"/>
+      <c r="F447" s="40"/>
+      <c r="G447" s="40"/>
+      <c r="H447" s="40"/>
     </row>
     <row r="448" ht="15.75" customHeight="1">
-      <c r="B448" s="37"/>
-[...5 lines deleted...]
-      <c r="H448" s="37"/>
+      <c r="B448" s="40"/>
+      <c r="C448" s="40"/>
+      <c r="D448" s="40"/>
+      <c r="E448" s="40"/>
+      <c r="F448" s="40"/>
+      <c r="G448" s="40"/>
+      <c r="H448" s="40"/>
     </row>
     <row r="449" ht="15.75" customHeight="1">
-      <c r="B449" s="37"/>
-[...5 lines deleted...]
-      <c r="H449" s="37"/>
+      <c r="B449" s="40"/>
+      <c r="C449" s="40"/>
+      <c r="D449" s="40"/>
+      <c r="E449" s="40"/>
+      <c r="F449" s="40"/>
+      <c r="G449" s="40"/>
+      <c r="H449" s="40"/>
     </row>
     <row r="450" ht="15.75" customHeight="1">
-      <c r="B450" s="37"/>
-[...5 lines deleted...]
-      <c r="H450" s="37"/>
+      <c r="B450" s="40"/>
+      <c r="C450" s="40"/>
+      <c r="D450" s="40"/>
+      <c r="E450" s="40"/>
+      <c r="F450" s="40"/>
+      <c r="G450" s="40"/>
+      <c r="H450" s="40"/>
     </row>
     <row r="451" ht="15.75" customHeight="1">
-      <c r="B451" s="37"/>
-[...5 lines deleted...]
-      <c r="H451" s="37"/>
+      <c r="B451" s="40"/>
+      <c r="C451" s="40"/>
+      <c r="D451" s="40"/>
+      <c r="E451" s="40"/>
+      <c r="F451" s="40"/>
+      <c r="G451" s="40"/>
+      <c r="H451" s="40"/>
     </row>
     <row r="452" ht="15.75" customHeight="1">
-      <c r="B452" s="37"/>
-[...5 lines deleted...]
-      <c r="H452" s="37"/>
+      <c r="B452" s="40"/>
+      <c r="C452" s="40"/>
+      <c r="D452" s="40"/>
+      <c r="E452" s="40"/>
+      <c r="F452" s="40"/>
+      <c r="G452" s="40"/>
+      <c r="H452" s="40"/>
     </row>
     <row r="453" ht="15.75" customHeight="1">
-      <c r="B453" s="37"/>
-[...5 lines deleted...]
-      <c r="H453" s="37"/>
+      <c r="B453" s="40"/>
+      <c r="C453" s="40"/>
+      <c r="D453" s="40"/>
+      <c r="E453" s="40"/>
+      <c r="F453" s="40"/>
+      <c r="G453" s="40"/>
+      <c r="H453" s="40"/>
     </row>
     <row r="454" ht="15.75" customHeight="1">
-      <c r="B454" s="37"/>
-[...5 lines deleted...]
-      <c r="H454" s="37"/>
+      <c r="B454" s="40"/>
+      <c r="C454" s="40"/>
+      <c r="D454" s="40"/>
+      <c r="E454" s="40"/>
+      <c r="F454" s="40"/>
+      <c r="G454" s="40"/>
+      <c r="H454" s="40"/>
     </row>
     <row r="455" ht="15.75" customHeight="1">
-      <c r="B455" s="37"/>
-[...5 lines deleted...]
-      <c r="H455" s="37"/>
+      <c r="B455" s="40"/>
+      <c r="C455" s="40"/>
+      <c r="D455" s="40"/>
+      <c r="E455" s="40"/>
+      <c r="F455" s="40"/>
+      <c r="G455" s="40"/>
+      <c r="H455" s="40"/>
     </row>
     <row r="456" ht="15.75" customHeight="1">
-      <c r="B456" s="37"/>
-[...5 lines deleted...]
-      <c r="H456" s="37"/>
+      <c r="B456" s="40"/>
+      <c r="C456" s="40"/>
+      <c r="D456" s="40"/>
+      <c r="E456" s="40"/>
+      <c r="F456" s="40"/>
+      <c r="G456" s="40"/>
+      <c r="H456" s="40"/>
     </row>
     <row r="457" ht="15.75" customHeight="1">
-      <c r="B457" s="37"/>
-[...5 lines deleted...]
-      <c r="H457" s="37"/>
+      <c r="B457" s="40"/>
+      <c r="C457" s="40"/>
+      <c r="D457" s="40"/>
+      <c r="E457" s="40"/>
+      <c r="F457" s="40"/>
+      <c r="G457" s="40"/>
+      <c r="H457" s="40"/>
     </row>
     <row r="458" ht="15.75" customHeight="1">
-      <c r="B458" s="37"/>
-[...5 lines deleted...]
-      <c r="H458" s="37"/>
+      <c r="B458" s="40"/>
+      <c r="C458" s="40"/>
+      <c r="D458" s="40"/>
+      <c r="E458" s="40"/>
+      <c r="F458" s="40"/>
+      <c r="G458" s="40"/>
+      <c r="H458" s="40"/>
     </row>
     <row r="459" ht="15.75" customHeight="1">
-      <c r="B459" s="37"/>
-[...5 lines deleted...]
-      <c r="H459" s="37"/>
+      <c r="B459" s="40"/>
+      <c r="C459" s="40"/>
+      <c r="D459" s="40"/>
+      <c r="E459" s="40"/>
+      <c r="F459" s="40"/>
+      <c r="G459" s="40"/>
+      <c r="H459" s="40"/>
     </row>
     <row r="460" ht="15.75" customHeight="1">
-      <c r="B460" s="37"/>
-[...5 lines deleted...]
-      <c r="H460" s="37"/>
+      <c r="B460" s="40"/>
+      <c r="C460" s="40"/>
+      <c r="D460" s="40"/>
+      <c r="E460" s="40"/>
+      <c r="F460" s="40"/>
+      <c r="G460" s="40"/>
+      <c r="H460" s="40"/>
     </row>
     <row r="461" ht="15.75" customHeight="1">
-      <c r="B461" s="37"/>
-[...5 lines deleted...]
-      <c r="H461" s="37"/>
+      <c r="B461" s="40"/>
+      <c r="C461" s="40"/>
+      <c r="D461" s="40"/>
+      <c r="E461" s="40"/>
+      <c r="F461" s="40"/>
+      <c r="G461" s="40"/>
+      <c r="H461" s="40"/>
     </row>
     <row r="462" ht="15.75" customHeight="1">
-      <c r="B462" s="37"/>
-[...5 lines deleted...]
-      <c r="H462" s="37"/>
+      <c r="B462" s="40"/>
+      <c r="C462" s="40"/>
+      <c r="D462" s="40"/>
+      <c r="E462" s="40"/>
+      <c r="F462" s="40"/>
+      <c r="G462" s="40"/>
+      <c r="H462" s="40"/>
     </row>
     <row r="463" ht="15.75" customHeight="1">
-      <c r="B463" s="37"/>
-[...5 lines deleted...]
-      <c r="H463" s="37"/>
+      <c r="B463" s="40"/>
+      <c r="C463" s="40"/>
+      <c r="D463" s="40"/>
+      <c r="E463" s="40"/>
+      <c r="F463" s="40"/>
+      <c r="G463" s="40"/>
+      <c r="H463" s="40"/>
     </row>
     <row r="464" ht="15.75" customHeight="1">
-      <c r="B464" s="37"/>
-[...5 lines deleted...]
-      <c r="H464" s="37"/>
+      <c r="B464" s="40"/>
+      <c r="C464" s="40"/>
+      <c r="D464" s="40"/>
+      <c r="E464" s="40"/>
+      <c r="F464" s="40"/>
+      <c r="G464" s="40"/>
+      <c r="H464" s="40"/>
     </row>
     <row r="465" ht="15.75" customHeight="1">
-      <c r="B465" s="37"/>
-[...5 lines deleted...]
-      <c r="H465" s="37"/>
+      <c r="B465" s="40"/>
+      <c r="C465" s="40"/>
+      <c r="D465" s="40"/>
+      <c r="E465" s="40"/>
+      <c r="F465" s="40"/>
+      <c r="G465" s="40"/>
+      <c r="H465" s="40"/>
     </row>
     <row r="466" ht="15.75" customHeight="1">
-      <c r="B466" s="37"/>
-[...5 lines deleted...]
-      <c r="H466" s="37"/>
+      <c r="B466" s="40"/>
+      <c r="C466" s="40"/>
+      <c r="D466" s="40"/>
+      <c r="E466" s="40"/>
+      <c r="F466" s="40"/>
+      <c r="G466" s="40"/>
+      <c r="H466" s="40"/>
     </row>
     <row r="467" ht="15.75" customHeight="1">
-      <c r="B467" s="37"/>
-[...5 lines deleted...]
-      <c r="H467" s="37"/>
+      <c r="B467" s="40"/>
+      <c r="C467" s="40"/>
+      <c r="D467" s="40"/>
+      <c r="E467" s="40"/>
+      <c r="F467" s="40"/>
+      <c r="G467" s="40"/>
+      <c r="H467" s="40"/>
     </row>
     <row r="468" ht="15.75" customHeight="1">
-      <c r="B468" s="37"/>
-[...5 lines deleted...]
-      <c r="H468" s="37"/>
+      <c r="B468" s="40"/>
+      <c r="C468" s="40"/>
+      <c r="D468" s="40"/>
+      <c r="E468" s="40"/>
+      <c r="F468" s="40"/>
+      <c r="G468" s="40"/>
+      <c r="H468" s="40"/>
     </row>
     <row r="469" ht="15.75" customHeight="1">
-      <c r="B469" s="37"/>
-[...5 lines deleted...]
-      <c r="H469" s="37"/>
+      <c r="B469" s="40"/>
+      <c r="C469" s="40"/>
+      <c r="D469" s="40"/>
+      <c r="E469" s="40"/>
+      <c r="F469" s="40"/>
+      <c r="G469" s="40"/>
+      <c r="H469" s="40"/>
     </row>
     <row r="470" ht="15.75" customHeight="1">
-      <c r="B470" s="37"/>
-[...5 lines deleted...]
-      <c r="H470" s="37"/>
+      <c r="B470" s="40"/>
+      <c r="C470" s="40"/>
+      <c r="D470" s="40"/>
+      <c r="E470" s="40"/>
+      <c r="F470" s="40"/>
+      <c r="G470" s="40"/>
+      <c r="H470" s="40"/>
     </row>
     <row r="471" ht="15.75" customHeight="1">
-      <c r="B471" s="37"/>
-[...5 lines deleted...]
-      <c r="H471" s="37"/>
+      <c r="B471" s="40"/>
+      <c r="C471" s="40"/>
+      <c r="D471" s="40"/>
+      <c r="E471" s="40"/>
+      <c r="F471" s="40"/>
+      <c r="G471" s="40"/>
+      <c r="H471" s="40"/>
     </row>
     <row r="472" ht="15.75" customHeight="1">
-      <c r="B472" s="37"/>
-[...5 lines deleted...]
-      <c r="H472" s="37"/>
+      <c r="B472" s="40"/>
+      <c r="C472" s="40"/>
+      <c r="D472" s="40"/>
+      <c r="E472" s="40"/>
+      <c r="F472" s="40"/>
+      <c r="G472" s="40"/>
+      <c r="H472" s="40"/>
     </row>
     <row r="473" ht="15.75" customHeight="1">
-      <c r="B473" s="37"/>
-[...5 lines deleted...]
-      <c r="H473" s="37"/>
+      <c r="B473" s="40"/>
+      <c r="C473" s="40"/>
+      <c r="D473" s="40"/>
+      <c r="E473" s="40"/>
+      <c r="F473" s="40"/>
+      <c r="G473" s="40"/>
+      <c r="H473" s="40"/>
     </row>
     <row r="474" ht="15.75" customHeight="1">
-      <c r="B474" s="37"/>
-[...5 lines deleted...]
-      <c r="H474" s="37"/>
+      <c r="B474" s="40"/>
+      <c r="C474" s="40"/>
+      <c r="D474" s="40"/>
+      <c r="E474" s="40"/>
+      <c r="F474" s="40"/>
+      <c r="G474" s="40"/>
+      <c r="H474" s="40"/>
     </row>
     <row r="475" ht="15.75" customHeight="1">
-      <c r="B475" s="37"/>
-[...5 lines deleted...]
-      <c r="H475" s="37"/>
+      <c r="B475" s="40"/>
+      <c r="C475" s="40"/>
+      <c r="D475" s="40"/>
+      <c r="E475" s="40"/>
+      <c r="F475" s="40"/>
+      <c r="G475" s="40"/>
+      <c r="H475" s="40"/>
     </row>
     <row r="476" ht="15.75" customHeight="1">
-      <c r="B476" s="37"/>
-[...5 lines deleted...]
-      <c r="H476" s="37"/>
+      <c r="B476" s="40"/>
+      <c r="C476" s="40"/>
+      <c r="D476" s="40"/>
+      <c r="E476" s="40"/>
+      <c r="F476" s="40"/>
+      <c r="G476" s="40"/>
+      <c r="H476" s="40"/>
     </row>
     <row r="477" ht="15.75" customHeight="1">
-      <c r="B477" s="37"/>
-[...5 lines deleted...]
-      <c r="H477" s="37"/>
+      <c r="B477" s="40"/>
+      <c r="C477" s="40"/>
+      <c r="D477" s="40"/>
+      <c r="E477" s="40"/>
+      <c r="F477" s="40"/>
+      <c r="G477" s="40"/>
+      <c r="H477" s="40"/>
     </row>
     <row r="478" ht="15.75" customHeight="1">
-      <c r="B478" s="37"/>
-[...5 lines deleted...]
-      <c r="H478" s="37"/>
+      <c r="B478" s="40"/>
+      <c r="C478" s="40"/>
+      <c r="D478" s="40"/>
+      <c r="E478" s="40"/>
+      <c r="F478" s="40"/>
+      <c r="G478" s="40"/>
+      <c r="H478" s="40"/>
     </row>
     <row r="479" ht="15.75" customHeight="1">
-      <c r="B479" s="37"/>
-[...5 lines deleted...]
-      <c r="H479" s="37"/>
+      <c r="B479" s="40"/>
+      <c r="C479" s="40"/>
+      <c r="D479" s="40"/>
+      <c r="E479" s="40"/>
+      <c r="F479" s="40"/>
+      <c r="G479" s="40"/>
+      <c r="H479" s="40"/>
     </row>
     <row r="480" ht="15.75" customHeight="1">
-      <c r="B480" s="37"/>
-[...5 lines deleted...]
-      <c r="H480" s="37"/>
+      <c r="B480" s="40"/>
+      <c r="C480" s="40"/>
+      <c r="D480" s="40"/>
+      <c r="E480" s="40"/>
+      <c r="F480" s="40"/>
+      <c r="G480" s="40"/>
+      <c r="H480" s="40"/>
     </row>
     <row r="481" ht="15.75" customHeight="1">
-      <c r="B481" s="37"/>
-[...5 lines deleted...]
-      <c r="H481" s="37"/>
+      <c r="B481" s="40"/>
+      <c r="C481" s="40"/>
+      <c r="D481" s="40"/>
+      <c r="E481" s="40"/>
+      <c r="F481" s="40"/>
+      <c r="G481" s="40"/>
+      <c r="H481" s="40"/>
     </row>
     <row r="482" ht="15.75" customHeight="1">
-      <c r="B482" s="37"/>
-[...5 lines deleted...]
-      <c r="H482" s="37"/>
+      <c r="B482" s="40"/>
+      <c r="C482" s="40"/>
+      <c r="D482" s="40"/>
+      <c r="E482" s="40"/>
+      <c r="F482" s="40"/>
+      <c r="G482" s="40"/>
+      <c r="H482" s="40"/>
     </row>
     <row r="483" ht="15.75" customHeight="1">
-      <c r="B483" s="37"/>
-[...5 lines deleted...]
-      <c r="H483" s="37"/>
+      <c r="B483" s="40"/>
+      <c r="C483" s="40"/>
+      <c r="D483" s="40"/>
+      <c r="E483" s="40"/>
+      <c r="F483" s="40"/>
+      <c r="G483" s="40"/>
+      <c r="H483" s="40"/>
     </row>
     <row r="484" ht="15.75" customHeight="1">
-      <c r="B484" s="37"/>
-[...5 lines deleted...]
-      <c r="H484" s="37"/>
+      <c r="B484" s="40"/>
+      <c r="C484" s="40"/>
+      <c r="D484" s="40"/>
+      <c r="E484" s="40"/>
+      <c r="F484" s="40"/>
+      <c r="G484" s="40"/>
+      <c r="H484" s="40"/>
     </row>
     <row r="485" ht="15.75" customHeight="1">
-      <c r="B485" s="37"/>
-[...5 lines deleted...]
-      <c r="H485" s="37"/>
+      <c r="B485" s="40"/>
+      <c r="C485" s="40"/>
+      <c r="D485" s="40"/>
+      <c r="E485" s="40"/>
+      <c r="F485" s="40"/>
+      <c r="G485" s="40"/>
+      <c r="H485" s="40"/>
     </row>
     <row r="486" ht="15.75" customHeight="1">
-      <c r="B486" s="37"/>
-[...5 lines deleted...]
-      <c r="H486" s="37"/>
+      <c r="B486" s="40"/>
+      <c r="C486" s="40"/>
+      <c r="D486" s="40"/>
+      <c r="E486" s="40"/>
+      <c r="F486" s="40"/>
+      <c r="G486" s="40"/>
+      <c r="H486" s="40"/>
     </row>
     <row r="487" ht="15.75" customHeight="1">
-      <c r="B487" s="37"/>
-[...5 lines deleted...]
-      <c r="H487" s="37"/>
+      <c r="B487" s="40"/>
+      <c r="C487" s="40"/>
+      <c r="D487" s="40"/>
+      <c r="E487" s="40"/>
+      <c r="F487" s="40"/>
+      <c r="G487" s="40"/>
+      <c r="H487" s="40"/>
     </row>
     <row r="488" ht="15.75" customHeight="1">
-      <c r="B488" s="37"/>
-[...5 lines deleted...]
-      <c r="H488" s="37"/>
+      <c r="B488" s="40"/>
+      <c r="C488" s="40"/>
+      <c r="D488" s="40"/>
+      <c r="E488" s="40"/>
+      <c r="F488" s="40"/>
+      <c r="G488" s="40"/>
+      <c r="H488" s="40"/>
     </row>
     <row r="489" ht="15.75" customHeight="1">
-      <c r="B489" s="37"/>
-[...5 lines deleted...]
-      <c r="H489" s="37"/>
+      <c r="B489" s="40"/>
+      <c r="C489" s="40"/>
+      <c r="D489" s="40"/>
+      <c r="E489" s="40"/>
+      <c r="F489" s="40"/>
+      <c r="G489" s="40"/>
+      <c r="H489" s="40"/>
     </row>
     <row r="490" ht="15.75" customHeight="1">
-      <c r="B490" s="37"/>
-[...5 lines deleted...]
-      <c r="H490" s="37"/>
+      <c r="B490" s="40"/>
+      <c r="C490" s="40"/>
+      <c r="D490" s="40"/>
+      <c r="E490" s="40"/>
+      <c r="F490" s="40"/>
+      <c r="G490" s="40"/>
+      <c r="H490" s="40"/>
     </row>
     <row r="491" ht="15.75" customHeight="1">
-      <c r="B491" s="37"/>
-[...5 lines deleted...]
-      <c r="H491" s="37"/>
+      <c r="B491" s="40"/>
+      <c r="C491" s="40"/>
+      <c r="D491" s="40"/>
+      <c r="E491" s="40"/>
+      <c r="F491" s="40"/>
+      <c r="G491" s="40"/>
+      <c r="H491" s="40"/>
     </row>
     <row r="492" ht="15.75" customHeight="1">
-      <c r="B492" s="37"/>
-[...5 lines deleted...]
-      <c r="H492" s="37"/>
+      <c r="B492" s="40"/>
+      <c r="C492" s="40"/>
+      <c r="D492" s="40"/>
+      <c r="E492" s="40"/>
+      <c r="F492" s="40"/>
+      <c r="G492" s="40"/>
+      <c r="H492" s="40"/>
     </row>
     <row r="493" ht="15.75" customHeight="1">
-      <c r="B493" s="37"/>
-[...5 lines deleted...]
-      <c r="H493" s="37"/>
+      <c r="B493" s="40"/>
+      <c r="C493" s="40"/>
+      <c r="D493" s="40"/>
+      <c r="E493" s="40"/>
+      <c r="F493" s="40"/>
+      <c r="G493" s="40"/>
+      <c r="H493" s="40"/>
     </row>
     <row r="494" ht="15.75" customHeight="1">
-      <c r="B494" s="37"/>
-[...5 lines deleted...]
-      <c r="H494" s="37"/>
+      <c r="B494" s="40"/>
+      <c r="C494" s="40"/>
+      <c r="D494" s="40"/>
+      <c r="E494" s="40"/>
+      <c r="F494" s="40"/>
+      <c r="G494" s="40"/>
+      <c r="H494" s="40"/>
     </row>
     <row r="495" ht="15.75" customHeight="1">
-      <c r="B495" s="37"/>
-[...5 lines deleted...]
-      <c r="H495" s="37"/>
+      <c r="B495" s="40"/>
+      <c r="C495" s="40"/>
+      <c r="D495" s="40"/>
+      <c r="E495" s="40"/>
+      <c r="F495" s="40"/>
+      <c r="G495" s="40"/>
+      <c r="H495" s="40"/>
     </row>
     <row r="496" ht="15.75" customHeight="1">
-      <c r="B496" s="37"/>
-[...5 lines deleted...]
-      <c r="H496" s="37"/>
+      <c r="B496" s="40"/>
+      <c r="C496" s="40"/>
+      <c r="D496" s="40"/>
+      <c r="E496" s="40"/>
+      <c r="F496" s="40"/>
+      <c r="G496" s="40"/>
+      <c r="H496" s="40"/>
     </row>
     <row r="497" ht="15.75" customHeight="1">
-      <c r="B497" s="37"/>
-[...5 lines deleted...]
-      <c r="H497" s="37"/>
+      <c r="B497" s="40"/>
+      <c r="C497" s="40"/>
+      <c r="D497" s="40"/>
+      <c r="E497" s="40"/>
+      <c r="F497" s="40"/>
+      <c r="G497" s="40"/>
+      <c r="H497" s="40"/>
     </row>
     <row r="498" ht="15.75" customHeight="1">
-      <c r="B498" s="37"/>
-[...5 lines deleted...]
-      <c r="H498" s="37"/>
+      <c r="B498" s="40"/>
+      <c r="C498" s="40"/>
+      <c r="D498" s="40"/>
+      <c r="E498" s="40"/>
+      <c r="F498" s="40"/>
+      <c r="G498" s="40"/>
+      <c r="H498" s="40"/>
     </row>
     <row r="499" ht="15.75" customHeight="1">
-      <c r="B499" s="37"/>
-[...5 lines deleted...]
-      <c r="H499" s="37"/>
+      <c r="B499" s="40"/>
+      <c r="C499" s="40"/>
+      <c r="D499" s="40"/>
+      <c r="E499" s="40"/>
+      <c r="F499" s="40"/>
+      <c r="G499" s="40"/>
+      <c r="H499" s="40"/>
     </row>
     <row r="500" ht="15.75" customHeight="1">
-      <c r="B500" s="37"/>
-[...5 lines deleted...]
-      <c r="H500" s="37"/>
+      <c r="B500" s="40"/>
+      <c r="C500" s="40"/>
+      <c r="D500" s="40"/>
+      <c r="E500" s="40"/>
+      <c r="F500" s="40"/>
+      <c r="G500" s="40"/>
+      <c r="H500" s="40"/>
     </row>
     <row r="501" ht="15.75" customHeight="1">
-      <c r="B501" s="37"/>
-[...5 lines deleted...]
-      <c r="H501" s="37"/>
+      <c r="B501" s="40"/>
+      <c r="C501" s="40"/>
+      <c r="D501" s="40"/>
+      <c r="E501" s="40"/>
+      <c r="F501" s="40"/>
+      <c r="G501" s="40"/>
+      <c r="H501" s="40"/>
     </row>
     <row r="502" ht="15.75" customHeight="1">
-      <c r="B502" s="37"/>
-[...5 lines deleted...]
-      <c r="H502" s="37"/>
+      <c r="B502" s="40"/>
+      <c r="C502" s="40"/>
+      <c r="D502" s="40"/>
+      <c r="E502" s="40"/>
+      <c r="F502" s="40"/>
+      <c r="G502" s="40"/>
+      <c r="H502" s="40"/>
     </row>
     <row r="503" ht="15.75" customHeight="1">
-      <c r="B503" s="37"/>
-[...5 lines deleted...]
-      <c r="H503" s="37"/>
+      <c r="B503" s="40"/>
+      <c r="C503" s="40"/>
+      <c r="D503" s="40"/>
+      <c r="E503" s="40"/>
+      <c r="F503" s="40"/>
+      <c r="G503" s="40"/>
+      <c r="H503" s="40"/>
     </row>
     <row r="504" ht="15.75" customHeight="1">
-      <c r="B504" s="37"/>
-[...5 lines deleted...]
-      <c r="H504" s="37"/>
+      <c r="B504" s="40"/>
+      <c r="C504" s="40"/>
+      <c r="D504" s="40"/>
+      <c r="E504" s="40"/>
+      <c r="F504" s="40"/>
+      <c r="G504" s="40"/>
+      <c r="H504" s="40"/>
     </row>
     <row r="505" ht="15.75" customHeight="1">
-      <c r="B505" s="37"/>
-[...5 lines deleted...]
-      <c r="H505" s="37"/>
+      <c r="B505" s="40"/>
+      <c r="C505" s="40"/>
+      <c r="D505" s="40"/>
+      <c r="E505" s="40"/>
+      <c r="F505" s="40"/>
+      <c r="G505" s="40"/>
+      <c r="H505" s="40"/>
     </row>
     <row r="506" ht="15.75" customHeight="1">
-      <c r="B506" s="37"/>
-[...5 lines deleted...]
-      <c r="H506" s="37"/>
+      <c r="B506" s="40"/>
+      <c r="C506" s="40"/>
+      <c r="D506" s="40"/>
+      <c r="E506" s="40"/>
+      <c r="F506" s="40"/>
+      <c r="G506" s="40"/>
+      <c r="H506" s="40"/>
     </row>
     <row r="507" ht="15.75" customHeight="1">
-      <c r="B507" s="37"/>
-[...5 lines deleted...]
-      <c r="H507" s="37"/>
+      <c r="B507" s="40"/>
+      <c r="C507" s="40"/>
+      <c r="D507" s="40"/>
+      <c r="E507" s="40"/>
+      <c r="F507" s="40"/>
+      <c r="G507" s="40"/>
+      <c r="H507" s="40"/>
     </row>
     <row r="508" ht="15.75" customHeight="1">
-      <c r="B508" s="37"/>
-[...5 lines deleted...]
-      <c r="H508" s="37"/>
+      <c r="B508" s="40"/>
+      <c r="C508" s="40"/>
+      <c r="D508" s="40"/>
+      <c r="E508" s="40"/>
+      <c r="F508" s="40"/>
+      <c r="G508" s="40"/>
+      <c r="H508" s="40"/>
     </row>
     <row r="509" ht="15.75" customHeight="1">
-      <c r="B509" s="37"/>
-[...5 lines deleted...]
-      <c r="H509" s="37"/>
+      <c r="B509" s="40"/>
+      <c r="C509" s="40"/>
+      <c r="D509" s="40"/>
+      <c r="E509" s="40"/>
+      <c r="F509" s="40"/>
+      <c r="G509" s="40"/>
+      <c r="H509" s="40"/>
     </row>
     <row r="510" ht="15.75" customHeight="1">
-      <c r="B510" s="37"/>
-[...5 lines deleted...]
-      <c r="H510" s="37"/>
+      <c r="B510" s="40"/>
+      <c r="C510" s="40"/>
+      <c r="D510" s="40"/>
+      <c r="E510" s="40"/>
+      <c r="F510" s="40"/>
+      <c r="G510" s="40"/>
+      <c r="H510" s="40"/>
     </row>
     <row r="511" ht="15.75" customHeight="1">
-      <c r="B511" s="37"/>
-[...5 lines deleted...]
-      <c r="H511" s="37"/>
+      <c r="B511" s="40"/>
+      <c r="C511" s="40"/>
+      <c r="D511" s="40"/>
+      <c r="E511" s="40"/>
+      <c r="F511" s="40"/>
+      <c r="G511" s="40"/>
+      <c r="H511" s="40"/>
     </row>
     <row r="512" ht="15.75" customHeight="1">
-      <c r="B512" s="37"/>
-[...5 lines deleted...]
-      <c r="H512" s="37"/>
+      <c r="B512" s="40"/>
+      <c r="C512" s="40"/>
+      <c r="D512" s="40"/>
+      <c r="E512" s="40"/>
+      <c r="F512" s="40"/>
+      <c r="G512" s="40"/>
+      <c r="H512" s="40"/>
     </row>
     <row r="513" ht="15.75" customHeight="1">
-      <c r="B513" s="37"/>
-[...5 lines deleted...]
-      <c r="H513" s="37"/>
+      <c r="B513" s="40"/>
+      <c r="C513" s="40"/>
+      <c r="D513" s="40"/>
+      <c r="E513" s="40"/>
+      <c r="F513" s="40"/>
+      <c r="G513" s="40"/>
+      <c r="H513" s="40"/>
     </row>
     <row r="514" ht="15.75" customHeight="1">
-      <c r="B514" s="37"/>
-[...5 lines deleted...]
-      <c r="H514" s="37"/>
+      <c r="B514" s="40"/>
+      <c r="C514" s="40"/>
+      <c r="D514" s="40"/>
+      <c r="E514" s="40"/>
+      <c r="F514" s="40"/>
+      <c r="G514" s="40"/>
+      <c r="H514" s="40"/>
     </row>
     <row r="515" ht="15.75" customHeight="1">
-      <c r="B515" s="37"/>
-[...5 lines deleted...]
-      <c r="H515" s="37"/>
+      <c r="B515" s="40"/>
+      <c r="C515" s="40"/>
+      <c r="D515" s="40"/>
+      <c r="E515" s="40"/>
+      <c r="F515" s="40"/>
+      <c r="G515" s="40"/>
+      <c r="H515" s="40"/>
     </row>
     <row r="516" ht="15.75" customHeight="1">
-      <c r="B516" s="37"/>
-[...5 lines deleted...]
-      <c r="H516" s="37"/>
+      <c r="B516" s="40"/>
+      <c r="C516" s="40"/>
+      <c r="D516" s="40"/>
+      <c r="E516" s="40"/>
+      <c r="F516" s="40"/>
+      <c r="G516" s="40"/>
+      <c r="H516" s="40"/>
     </row>
     <row r="517" ht="15.75" customHeight="1">
-      <c r="B517" s="37"/>
-[...5 lines deleted...]
-      <c r="H517" s="37"/>
+      <c r="B517" s="40"/>
+      <c r="C517" s="40"/>
+      <c r="D517" s="40"/>
+      <c r="E517" s="40"/>
+      <c r="F517" s="40"/>
+      <c r="G517" s="40"/>
+      <c r="H517" s="40"/>
     </row>
     <row r="518" ht="15.75" customHeight="1">
-      <c r="B518" s="37"/>
-[...5 lines deleted...]
-      <c r="H518" s="37"/>
+      <c r="B518" s="40"/>
+      <c r="C518" s="40"/>
+      <c r="D518" s="40"/>
+      <c r="E518" s="40"/>
+      <c r="F518" s="40"/>
+      <c r="G518" s="40"/>
+      <c r="H518" s="40"/>
     </row>
     <row r="519" ht="15.75" customHeight="1">
-      <c r="B519" s="37"/>
-[...5 lines deleted...]
-      <c r="H519" s="37"/>
+      <c r="B519" s="40"/>
+      <c r="C519" s="40"/>
+      <c r="D519" s="40"/>
+      <c r="E519" s="40"/>
+      <c r="F519" s="40"/>
+      <c r="G519" s="40"/>
+      <c r="H519" s="40"/>
     </row>
     <row r="520" ht="15.75" customHeight="1">
-      <c r="B520" s="37"/>
-[...5 lines deleted...]
-      <c r="H520" s="37"/>
+      <c r="B520" s="40"/>
+      <c r="C520" s="40"/>
+      <c r="D520" s="40"/>
+      <c r="E520" s="40"/>
+      <c r="F520" s="40"/>
+      <c r="G520" s="40"/>
+      <c r="H520" s="40"/>
     </row>
     <row r="521" ht="15.75" customHeight="1">
-      <c r="B521" s="37"/>
-[...5 lines deleted...]
-      <c r="H521" s="37"/>
+      <c r="B521" s="40"/>
+      <c r="C521" s="40"/>
+      <c r="D521" s="40"/>
+      <c r="E521" s="40"/>
+      <c r="F521" s="40"/>
+      <c r="G521" s="40"/>
+      <c r="H521" s="40"/>
     </row>
     <row r="522" ht="15.75" customHeight="1">
-      <c r="B522" s="37"/>
-[...5 lines deleted...]
-      <c r="H522" s="37"/>
+      <c r="B522" s="40"/>
+      <c r="C522" s="40"/>
+      <c r="D522" s="40"/>
+      <c r="E522" s="40"/>
+      <c r="F522" s="40"/>
+      <c r="G522" s="40"/>
+      <c r="H522" s="40"/>
     </row>
     <row r="523" ht="15.75" customHeight="1">
-      <c r="B523" s="37"/>
-[...5 lines deleted...]
-      <c r="H523" s="37"/>
+      <c r="B523" s="40"/>
+      <c r="C523" s="40"/>
+      <c r="D523" s="40"/>
+      <c r="E523" s="40"/>
+      <c r="F523" s="40"/>
+      <c r="G523" s="40"/>
+      <c r="H523" s="40"/>
     </row>
     <row r="524" ht="15.75" customHeight="1">
-      <c r="B524" s="37"/>
-[...5 lines deleted...]
-      <c r="H524" s="37"/>
+      <c r="B524" s="40"/>
+      <c r="C524" s="40"/>
+      <c r="D524" s="40"/>
+      <c r="E524" s="40"/>
+      <c r="F524" s="40"/>
+      <c r="G524" s="40"/>
+      <c r="H524" s="40"/>
     </row>
     <row r="525" ht="15.75" customHeight="1">
-      <c r="B525" s="37"/>
-[...5 lines deleted...]
-      <c r="H525" s="37"/>
+      <c r="B525" s="40"/>
+      <c r="C525" s="40"/>
+      <c r="D525" s="40"/>
+      <c r="E525" s="40"/>
+      <c r="F525" s="40"/>
+      <c r="G525" s="40"/>
+      <c r="H525" s="40"/>
     </row>
     <row r="526" ht="15.75" customHeight="1">
-      <c r="B526" s="37"/>
-[...5 lines deleted...]
-      <c r="H526" s="37"/>
+      <c r="B526" s="40"/>
+      <c r="C526" s="40"/>
+      <c r="D526" s="40"/>
+      <c r="E526" s="40"/>
+      <c r="F526" s="40"/>
+      <c r="G526" s="40"/>
+      <c r="H526" s="40"/>
     </row>
     <row r="527" ht="15.75" customHeight="1">
-      <c r="B527" s="37"/>
-[...5 lines deleted...]
-      <c r="H527" s="37"/>
+      <c r="B527" s="40"/>
+      <c r="C527" s="40"/>
+      <c r="D527" s="40"/>
+      <c r="E527" s="40"/>
+      <c r="F527" s="40"/>
+      <c r="G527" s="40"/>
+      <c r="H527" s="40"/>
     </row>
     <row r="528" ht="15.75" customHeight="1">
-      <c r="B528" s="37"/>
-[...5 lines deleted...]
-      <c r="H528" s="37"/>
+      <c r="B528" s="40"/>
+      <c r="C528" s="40"/>
+      <c r="D528" s="40"/>
+      <c r="E528" s="40"/>
+      <c r="F528" s="40"/>
+      <c r="G528" s="40"/>
+      <c r="H528" s="40"/>
     </row>
     <row r="529" ht="15.75" customHeight="1">
-      <c r="B529" s="37"/>
-[...5 lines deleted...]
-      <c r="H529" s="37"/>
+      <c r="B529" s="40"/>
+      <c r="C529" s="40"/>
+      <c r="D529" s="40"/>
+      <c r="E529" s="40"/>
+      <c r="F529" s="40"/>
+      <c r="G529" s="40"/>
+      <c r="H529" s="40"/>
     </row>
     <row r="530" ht="15.75" customHeight="1">
-      <c r="B530" s="37"/>
-[...5 lines deleted...]
-      <c r="H530" s="37"/>
+      <c r="B530" s="40"/>
+      <c r="C530" s="40"/>
+      <c r="D530" s="40"/>
+      <c r="E530" s="40"/>
+      <c r="F530" s="40"/>
+      <c r="G530" s="40"/>
+      <c r="H530" s="40"/>
     </row>
     <row r="531" ht="15.75" customHeight="1">
-      <c r="B531" s="37"/>
-[...5 lines deleted...]
-      <c r="H531" s="37"/>
+      <c r="B531" s="40"/>
+      <c r="C531" s="40"/>
+      <c r="D531" s="40"/>
+      <c r="E531" s="40"/>
+      <c r="F531" s="40"/>
+      <c r="G531" s="40"/>
+      <c r="H531" s="40"/>
     </row>
     <row r="532" ht="15.75" customHeight="1">
-      <c r="B532" s="37"/>
-[...5 lines deleted...]
-      <c r="H532" s="37"/>
+      <c r="B532" s="40"/>
+      <c r="C532" s="40"/>
+      <c r="D532" s="40"/>
+      <c r="E532" s="40"/>
+      <c r="F532" s="40"/>
+      <c r="G532" s="40"/>
+      <c r="H532" s="40"/>
     </row>
     <row r="533" ht="15.75" customHeight="1">
-      <c r="B533" s="37"/>
-[...5 lines deleted...]
-      <c r="H533" s="37"/>
+      <c r="B533" s="40"/>
+      <c r="C533" s="40"/>
+      <c r="D533" s="40"/>
+      <c r="E533" s="40"/>
+      <c r="F533" s="40"/>
+      <c r="G533" s="40"/>
+      <c r="H533" s="40"/>
     </row>
     <row r="534" ht="15.75" customHeight="1">
-      <c r="B534" s="37"/>
-[...5 lines deleted...]
-      <c r="H534" s="37"/>
+      <c r="B534" s="40"/>
+      <c r="C534" s="40"/>
+      <c r="D534" s="40"/>
+      <c r="E534" s="40"/>
+      <c r="F534" s="40"/>
+      <c r="G534" s="40"/>
+      <c r="H534" s="40"/>
     </row>
     <row r="535" ht="15.75" customHeight="1">
-      <c r="B535" s="37"/>
-[...5 lines deleted...]
-      <c r="H535" s="37"/>
+      <c r="B535" s="40"/>
+      <c r="C535" s="40"/>
+      <c r="D535" s="40"/>
+      <c r="E535" s="40"/>
+      <c r="F535" s="40"/>
+      <c r="G535" s="40"/>
+      <c r="H535" s="40"/>
     </row>
     <row r="536" ht="15.75" customHeight="1">
-      <c r="B536" s="37"/>
-[...5 lines deleted...]
-      <c r="H536" s="37"/>
+      <c r="B536" s="40"/>
+      <c r="C536" s="40"/>
+      <c r="D536" s="40"/>
+      <c r="E536" s="40"/>
+      <c r="F536" s="40"/>
+      <c r="G536" s="40"/>
+      <c r="H536" s="40"/>
     </row>
     <row r="537" ht="15.75" customHeight="1">
-      <c r="B537" s="37"/>
-[...5 lines deleted...]
-      <c r="H537" s="37"/>
+      <c r="B537" s="40"/>
+      <c r="C537" s="40"/>
+      <c r="D537" s="40"/>
+      <c r="E537" s="40"/>
+      <c r="F537" s="40"/>
+      <c r="G537" s="40"/>
+      <c r="H537" s="40"/>
     </row>
     <row r="538" ht="15.75" customHeight="1">
-      <c r="B538" s="37"/>
-[...5 lines deleted...]
-      <c r="H538" s="37"/>
+      <c r="B538" s="40"/>
+      <c r="C538" s="40"/>
+      <c r="D538" s="40"/>
+      <c r="E538" s="40"/>
+      <c r="F538" s="40"/>
+      <c r="G538" s="40"/>
+      <c r="H538" s="40"/>
     </row>
     <row r="539" ht="15.75" customHeight="1">
-      <c r="B539" s="37"/>
-[...5 lines deleted...]
-      <c r="H539" s="37"/>
+      <c r="B539" s="40"/>
+      <c r="C539" s="40"/>
+      <c r="D539" s="40"/>
+      <c r="E539" s="40"/>
+      <c r="F539" s="40"/>
+      <c r="G539" s="40"/>
+      <c r="H539" s="40"/>
     </row>
     <row r="540" ht="15.75" customHeight="1">
-      <c r="B540" s="37"/>
-[...5 lines deleted...]
-      <c r="H540" s="37"/>
+      <c r="B540" s="40"/>
+      <c r="C540" s="40"/>
+      <c r="D540" s="40"/>
+      <c r="E540" s="40"/>
+      <c r="F540" s="40"/>
+      <c r="G540" s="40"/>
+      <c r="H540" s="40"/>
     </row>
     <row r="541" ht="15.75" customHeight="1">
-      <c r="B541" s="37"/>
-[...5 lines deleted...]
-      <c r="H541" s="37"/>
+      <c r="B541" s="40"/>
+      <c r="C541" s="40"/>
+      <c r="D541" s="40"/>
+      <c r="E541" s="40"/>
+      <c r="F541" s="40"/>
+      <c r="G541" s="40"/>
+      <c r="H541" s="40"/>
     </row>
     <row r="542" ht="15.75" customHeight="1">
-      <c r="B542" s="37"/>
-[...5 lines deleted...]
-      <c r="H542" s="37"/>
+      <c r="B542" s="40"/>
+      <c r="C542" s="40"/>
+      <c r="D542" s="40"/>
+      <c r="E542" s="40"/>
+      <c r="F542" s="40"/>
+      <c r="G542" s="40"/>
+      <c r="H542" s="40"/>
     </row>
     <row r="543" ht="15.75" customHeight="1">
-      <c r="B543" s="37"/>
-[...5 lines deleted...]
-      <c r="H543" s="37"/>
+      <c r="B543" s="40"/>
+      <c r="C543" s="40"/>
+      <c r="D543" s="40"/>
+      <c r="E543" s="40"/>
+      <c r="F543" s="40"/>
+      <c r="G543" s="40"/>
+      <c r="H543" s="40"/>
     </row>
     <row r="544" ht="15.75" customHeight="1">
-      <c r="B544" s="37"/>
-[...5 lines deleted...]
-      <c r="H544" s="37"/>
+      <c r="B544" s="40"/>
+      <c r="C544" s="40"/>
+      <c r="D544" s="40"/>
+      <c r="E544" s="40"/>
+      <c r="F544" s="40"/>
+      <c r="G544" s="40"/>
+      <c r="H544" s="40"/>
     </row>
     <row r="545" ht="15.75" customHeight="1">
-      <c r="B545" s="37"/>
-[...5 lines deleted...]
-      <c r="H545" s="37"/>
+      <c r="B545" s="40"/>
+      <c r="C545" s="40"/>
+      <c r="D545" s="40"/>
+      <c r="E545" s="40"/>
+      <c r="F545" s="40"/>
+      <c r="G545" s="40"/>
+      <c r="H545" s="40"/>
     </row>
     <row r="546" ht="15.75" customHeight="1">
-      <c r="B546" s="37"/>
-[...5 lines deleted...]
-      <c r="H546" s="37"/>
+      <c r="B546" s="40"/>
+      <c r="C546" s="40"/>
+      <c r="D546" s="40"/>
+      <c r="E546" s="40"/>
+      <c r="F546" s="40"/>
+      <c r="G546" s="40"/>
+      <c r="H546" s="40"/>
     </row>
     <row r="547" ht="15.75" customHeight="1">
-      <c r="B547" s="37"/>
-[...5 lines deleted...]
-      <c r="H547" s="37"/>
+      <c r="B547" s="40"/>
+      <c r="C547" s="40"/>
+      <c r="D547" s="40"/>
+      <c r="E547" s="40"/>
+      <c r="F547" s="40"/>
+      <c r="G547" s="40"/>
+      <c r="H547" s="40"/>
     </row>
     <row r="548" ht="15.75" customHeight="1">
-      <c r="B548" s="37"/>
-[...5 lines deleted...]
-      <c r="H548" s="37"/>
+      <c r="B548" s="40"/>
+      <c r="C548" s="40"/>
+      <c r="D548" s="40"/>
+      <c r="E548" s="40"/>
+      <c r="F548" s="40"/>
+      <c r="G548" s="40"/>
+      <c r="H548" s="40"/>
     </row>
     <row r="549" ht="15.75" customHeight="1">
-      <c r="B549" s="37"/>
-[...5 lines deleted...]
-      <c r="H549" s="37"/>
+      <c r="B549" s="40"/>
+      <c r="C549" s="40"/>
+      <c r="D549" s="40"/>
+      <c r="E549" s="40"/>
+      <c r="F549" s="40"/>
+      <c r="G549" s="40"/>
+      <c r="H549" s="40"/>
     </row>
     <row r="550" ht="15.75" customHeight="1">
-      <c r="B550" s="37"/>
-[...5 lines deleted...]
-      <c r="H550" s="37"/>
+      <c r="B550" s="40"/>
+      <c r="C550" s="40"/>
+      <c r="D550" s="40"/>
+      <c r="E550" s="40"/>
+      <c r="F550" s="40"/>
+      <c r="G550" s="40"/>
+      <c r="H550" s="40"/>
     </row>
     <row r="551" ht="15.75" customHeight="1">
-      <c r="B551" s="37"/>
-[...5 lines deleted...]
-      <c r="H551" s="37"/>
+      <c r="B551" s="40"/>
+      <c r="C551" s="40"/>
+      <c r="D551" s="40"/>
+      <c r="E551" s="40"/>
+      <c r="F551" s="40"/>
+      <c r="G551" s="40"/>
+      <c r="H551" s="40"/>
     </row>
     <row r="552" ht="15.75" customHeight="1">
-      <c r="B552" s="37"/>
-[...5 lines deleted...]
-      <c r="H552" s="37"/>
+      <c r="B552" s="40"/>
+      <c r="C552" s="40"/>
+      <c r="D552" s="40"/>
+      <c r="E552" s="40"/>
+      <c r="F552" s="40"/>
+      <c r="G552" s="40"/>
+      <c r="H552" s="40"/>
     </row>
     <row r="553" ht="15.75" customHeight="1">
-      <c r="B553" s="37"/>
-[...5 lines deleted...]
-      <c r="H553" s="37"/>
+      <c r="B553" s="40"/>
+      <c r="C553" s="40"/>
+      <c r="D553" s="40"/>
+      <c r="E553" s="40"/>
+      <c r="F553" s="40"/>
+      <c r="G553" s="40"/>
+      <c r="H553" s="40"/>
     </row>
     <row r="554" ht="15.75" customHeight="1">
-      <c r="B554" s="37"/>
-[...5 lines deleted...]
-      <c r="H554" s="37"/>
+      <c r="B554" s="40"/>
+      <c r="C554" s="40"/>
+      <c r="D554" s="40"/>
+      <c r="E554" s="40"/>
+      <c r="F554" s="40"/>
+      <c r="G554" s="40"/>
+      <c r="H554" s="40"/>
     </row>
     <row r="555" ht="15.75" customHeight="1">
-      <c r="B555" s="37"/>
-[...5 lines deleted...]
-      <c r="H555" s="37"/>
+      <c r="B555" s="40"/>
+      <c r="C555" s="40"/>
+      <c r="D555" s="40"/>
+      <c r="E555" s="40"/>
+      <c r="F555" s="40"/>
+      <c r="G555" s="40"/>
+      <c r="H555" s="40"/>
     </row>
     <row r="556" ht="15.75" customHeight="1">
-      <c r="B556" s="37"/>
-[...5 lines deleted...]
-      <c r="H556" s="37"/>
+      <c r="B556" s="40"/>
+      <c r="C556" s="40"/>
+      <c r="D556" s="40"/>
+      <c r="E556" s="40"/>
+      <c r="F556" s="40"/>
+      <c r="G556" s="40"/>
+      <c r="H556" s="40"/>
     </row>
     <row r="557" ht="15.75" customHeight="1">
-      <c r="B557" s="37"/>
-[...5 lines deleted...]
-      <c r="H557" s="37"/>
+      <c r="B557" s="40"/>
+      <c r="C557" s="40"/>
+      <c r="D557" s="40"/>
+      <c r="E557" s="40"/>
+      <c r="F557" s="40"/>
+      <c r="G557" s="40"/>
+      <c r="H557" s="40"/>
     </row>
     <row r="558" ht="15.75" customHeight="1">
-      <c r="B558" s="37"/>
-[...5 lines deleted...]
-      <c r="H558" s="37"/>
+      <c r="B558" s="40"/>
+      <c r="C558" s="40"/>
+      <c r="D558" s="40"/>
+      <c r="E558" s="40"/>
+      <c r="F558" s="40"/>
+      <c r="G558" s="40"/>
+      <c r="H558" s="40"/>
     </row>
     <row r="559" ht="15.75" customHeight="1">
-      <c r="B559" s="37"/>
-[...5 lines deleted...]
-      <c r="H559" s="37"/>
+      <c r="B559" s="40"/>
+      <c r="C559" s="40"/>
+      <c r="D559" s="40"/>
+      <c r="E559" s="40"/>
+      <c r="F559" s="40"/>
+      <c r="G559" s="40"/>
+      <c r="H559" s="40"/>
     </row>
     <row r="560" ht="15.75" customHeight="1">
-      <c r="B560" s="37"/>
-[...5 lines deleted...]
-      <c r="H560" s="37"/>
+      <c r="B560" s="40"/>
+      <c r="C560" s="40"/>
+      <c r="D560" s="40"/>
+      <c r="E560" s="40"/>
+      <c r="F560" s="40"/>
+      <c r="G560" s="40"/>
+      <c r="H560" s="40"/>
     </row>
     <row r="561" ht="15.75" customHeight="1">
-      <c r="B561" s="37"/>
-[...5 lines deleted...]
-      <c r="H561" s="37"/>
+      <c r="B561" s="40"/>
+      <c r="C561" s="40"/>
+      <c r="D561" s="40"/>
+      <c r="E561" s="40"/>
+      <c r="F561" s="40"/>
+      <c r="G561" s="40"/>
+      <c r="H561" s="40"/>
     </row>
     <row r="562" ht="15.75" customHeight="1">
-      <c r="B562" s="37"/>
-[...5 lines deleted...]
-      <c r="H562" s="37"/>
+      <c r="B562" s="40"/>
+      <c r="C562" s="40"/>
+      <c r="D562" s="40"/>
+      <c r="E562" s="40"/>
+      <c r="F562" s="40"/>
+      <c r="G562" s="40"/>
+      <c r="H562" s="40"/>
     </row>
     <row r="563" ht="15.75" customHeight="1">
-      <c r="B563" s="37"/>
-[...5 lines deleted...]
-      <c r="H563" s="37"/>
+      <c r="B563" s="40"/>
+      <c r="C563" s="40"/>
+      <c r="D563" s="40"/>
+      <c r="E563" s="40"/>
+      <c r="F563" s="40"/>
+      <c r="G563" s="40"/>
+      <c r="H563" s="40"/>
     </row>
     <row r="564" ht="15.75" customHeight="1">
-      <c r="B564" s="37"/>
-[...5 lines deleted...]
-      <c r="H564" s="37"/>
+      <c r="B564" s="40"/>
+      <c r="C564" s="40"/>
+      <c r="D564" s="40"/>
+      <c r="E564" s="40"/>
+      <c r="F564" s="40"/>
+      <c r="G564" s="40"/>
+      <c r="H564" s="40"/>
     </row>
     <row r="565" ht="15.75" customHeight="1">
-      <c r="B565" s="37"/>
-[...5 lines deleted...]
-      <c r="H565" s="37"/>
+      <c r="B565" s="40"/>
+      <c r="C565" s="40"/>
+      <c r="D565" s="40"/>
+      <c r="E565" s="40"/>
+      <c r="F565" s="40"/>
+      <c r="G565" s="40"/>
+      <c r="H565" s="40"/>
     </row>
     <row r="566" ht="15.75" customHeight="1">
-      <c r="B566" s="37"/>
-[...5 lines deleted...]
-      <c r="H566" s="37"/>
+      <c r="B566" s="40"/>
+      <c r="C566" s="40"/>
+      <c r="D566" s="40"/>
+      <c r="E566" s="40"/>
+      <c r="F566" s="40"/>
+      <c r="G566" s="40"/>
+      <c r="H566" s="40"/>
     </row>
     <row r="567" ht="15.75" customHeight="1">
-      <c r="B567" s="37"/>
-[...5 lines deleted...]
-      <c r="H567" s="37"/>
+      <c r="B567" s="40"/>
+      <c r="C567" s="40"/>
+      <c r="D567" s="40"/>
+      <c r="E567" s="40"/>
+      <c r="F567" s="40"/>
+      <c r="G567" s="40"/>
+      <c r="H567" s="40"/>
     </row>
     <row r="568" ht="15.75" customHeight="1">
-      <c r="B568" s="37"/>
-[...5 lines deleted...]
-      <c r="H568" s="37"/>
+      <c r="B568" s="40"/>
+      <c r="C568" s="40"/>
+      <c r="D568" s="40"/>
+      <c r="E568" s="40"/>
+      <c r="F568" s="40"/>
+      <c r="G568" s="40"/>
+      <c r="H568" s="40"/>
     </row>
     <row r="569" ht="15.75" customHeight="1">
-      <c r="B569" s="37"/>
-[...5 lines deleted...]
-      <c r="H569" s="37"/>
+      <c r="B569" s="40"/>
+      <c r="C569" s="40"/>
+      <c r="D569" s="40"/>
+      <c r="E569" s="40"/>
+      <c r="F569" s="40"/>
+      <c r="G569" s="40"/>
+      <c r="H569" s="40"/>
     </row>
     <row r="570" ht="15.75" customHeight="1">
-      <c r="B570" s="37"/>
-[...5 lines deleted...]
-      <c r="H570" s="37"/>
+      <c r="B570" s="40"/>
+      <c r="C570" s="40"/>
+      <c r="D570" s="40"/>
+      <c r="E570" s="40"/>
+      <c r="F570" s="40"/>
+      <c r="G570" s="40"/>
+      <c r="H570" s="40"/>
     </row>
     <row r="571" ht="15.75" customHeight="1">
-      <c r="B571" s="37"/>
-[...5 lines deleted...]
-      <c r="H571" s="37"/>
+      <c r="B571" s="40"/>
+      <c r="C571" s="40"/>
+      <c r="D571" s="40"/>
+      <c r="E571" s="40"/>
+      <c r="F571" s="40"/>
+      <c r="G571" s="40"/>
+      <c r="H571" s="40"/>
     </row>
     <row r="572" ht="15.75" customHeight="1">
-      <c r="B572" s="37"/>
-[...5 lines deleted...]
-      <c r="H572" s="37"/>
+      <c r="B572" s="40"/>
+      <c r="C572" s="40"/>
+      <c r="D572" s="40"/>
+      <c r="E572" s="40"/>
+      <c r="F572" s="40"/>
+      <c r="G572" s="40"/>
+      <c r="H572" s="40"/>
     </row>
     <row r="573" ht="15.75" customHeight="1">
-      <c r="B573" s="37"/>
-[...5 lines deleted...]
-      <c r="H573" s="37"/>
+      <c r="B573" s="40"/>
+      <c r="C573" s="40"/>
+      <c r="D573" s="40"/>
+      <c r="E573" s="40"/>
+      <c r="F573" s="40"/>
+      <c r="G573" s="40"/>
+      <c r="H573" s="40"/>
     </row>
     <row r="574" ht="15.75" customHeight="1">
-      <c r="B574" s="37"/>
-[...5 lines deleted...]
-      <c r="H574" s="37"/>
+      <c r="B574" s="40"/>
+      <c r="C574" s="40"/>
+      <c r="D574" s="40"/>
+      <c r="E574" s="40"/>
+      <c r="F574" s="40"/>
+      <c r="G574" s="40"/>
+      <c r="H574" s="40"/>
     </row>
     <row r="575" ht="15.75" customHeight="1">
-      <c r="B575" s="37"/>
-[...5 lines deleted...]
-      <c r="H575" s="37"/>
+      <c r="B575" s="40"/>
+      <c r="C575" s="40"/>
+      <c r="D575" s="40"/>
+      <c r="E575" s="40"/>
+      <c r="F575" s="40"/>
+      <c r="G575" s="40"/>
+      <c r="H575" s="40"/>
     </row>
     <row r="576" ht="15.75" customHeight="1">
-      <c r="B576" s="37"/>
-[...5 lines deleted...]
-      <c r="H576" s="37"/>
+      <c r="B576" s="40"/>
+      <c r="C576" s="40"/>
+      <c r="D576" s="40"/>
+      <c r="E576" s="40"/>
+      <c r="F576" s="40"/>
+      <c r="G576" s="40"/>
+      <c r="H576" s="40"/>
     </row>
     <row r="577" ht="15.75" customHeight="1">
-      <c r="B577" s="37"/>
-[...5 lines deleted...]
-      <c r="H577" s="37"/>
+      <c r="B577" s="40"/>
+      <c r="C577" s="40"/>
+      <c r="D577" s="40"/>
+      <c r="E577" s="40"/>
+      <c r="F577" s="40"/>
+      <c r="G577" s="40"/>
+      <c r="H577" s="40"/>
     </row>
     <row r="578" ht="15.75" customHeight="1">
-      <c r="B578" s="37"/>
-[...5 lines deleted...]
-      <c r="H578" s="37"/>
+      <c r="B578" s="40"/>
+      <c r="C578" s="40"/>
+      <c r="D578" s="40"/>
+      <c r="E578" s="40"/>
+      <c r="F578" s="40"/>
+      <c r="G578" s="40"/>
+      <c r="H578" s="40"/>
     </row>
     <row r="579" ht="15.75" customHeight="1">
-      <c r="B579" s="37"/>
-[...5 lines deleted...]
-      <c r="H579" s="37"/>
+      <c r="B579" s="40"/>
+      <c r="C579" s="40"/>
+      <c r="D579" s="40"/>
+      <c r="E579" s="40"/>
+      <c r="F579" s="40"/>
+      <c r="G579" s="40"/>
+      <c r="H579" s="40"/>
     </row>
     <row r="580" ht="15.75" customHeight="1">
-      <c r="B580" s="37"/>
-[...5 lines deleted...]
-      <c r="H580" s="37"/>
+      <c r="B580" s="40"/>
+      <c r="C580" s="40"/>
+      <c r="D580" s="40"/>
+      <c r="E580" s="40"/>
+      <c r="F580" s="40"/>
+      <c r="G580" s="40"/>
+      <c r="H580" s="40"/>
     </row>
     <row r="581" ht="15.75" customHeight="1">
-      <c r="B581" s="37"/>
-[...5 lines deleted...]
-      <c r="H581" s="37"/>
+      <c r="B581" s="40"/>
+      <c r="C581" s="40"/>
+      <c r="D581" s="40"/>
+      <c r="E581" s="40"/>
+      <c r="F581" s="40"/>
+      <c r="G581" s="40"/>
+      <c r="H581" s="40"/>
     </row>
     <row r="582" ht="15.75" customHeight="1">
-      <c r="B582" s="37"/>
-[...5 lines deleted...]
-      <c r="H582" s="37"/>
+      <c r="B582" s="40"/>
+      <c r="C582" s="40"/>
+      <c r="D582" s="40"/>
+      <c r="E582" s="40"/>
+      <c r="F582" s="40"/>
+      <c r="G582" s="40"/>
+      <c r="H582" s="40"/>
     </row>
     <row r="583" ht="15.75" customHeight="1">
-      <c r="B583" s="37"/>
-[...5 lines deleted...]
-      <c r="H583" s="37"/>
+      <c r="B583" s="40"/>
+      <c r="C583" s="40"/>
+      <c r="D583" s="40"/>
+      <c r="E583" s="40"/>
+      <c r="F583" s="40"/>
+      <c r="G583" s="40"/>
+      <c r="H583" s="40"/>
     </row>
     <row r="584" ht="15.75" customHeight="1">
-      <c r="B584" s="37"/>
-[...5 lines deleted...]
-      <c r="H584" s="37"/>
+      <c r="B584" s="40"/>
+      <c r="C584" s="40"/>
+      <c r="D584" s="40"/>
+      <c r="E584" s="40"/>
+      <c r="F584" s="40"/>
+      <c r="G584" s="40"/>
+      <c r="H584" s="40"/>
     </row>
     <row r="585" ht="15.75" customHeight="1">
-      <c r="B585" s="37"/>
-[...5 lines deleted...]
-      <c r="H585" s="37"/>
+      <c r="B585" s="40"/>
+      <c r="C585" s="40"/>
+      <c r="D585" s="40"/>
+      <c r="E585" s="40"/>
+      <c r="F585" s="40"/>
+      <c r="G585" s="40"/>
+      <c r="H585" s="40"/>
     </row>
     <row r="586" ht="15.75" customHeight="1">
-      <c r="B586" s="37"/>
-[...5 lines deleted...]
-      <c r="H586" s="37"/>
+      <c r="B586" s="40"/>
+      <c r="C586" s="40"/>
+      <c r="D586" s="40"/>
+      <c r="E586" s="40"/>
+      <c r="F586" s="40"/>
+      <c r="G586" s="40"/>
+      <c r="H586" s="40"/>
     </row>
     <row r="587" ht="15.75" customHeight="1">
-      <c r="B587" s="37"/>
-[...5 lines deleted...]
-      <c r="H587" s="37"/>
+      <c r="B587" s="40"/>
+      <c r="C587" s="40"/>
+      <c r="D587" s="40"/>
+      <c r="E587" s="40"/>
+      <c r="F587" s="40"/>
+      <c r="G587" s="40"/>
+      <c r="H587" s="40"/>
     </row>
     <row r="588" ht="15.75" customHeight="1">
-      <c r="B588" s="37"/>
-[...5 lines deleted...]
-      <c r="H588" s="37"/>
+      <c r="B588" s="40"/>
+      <c r="C588" s="40"/>
+      <c r="D588" s="40"/>
+      <c r="E588" s="40"/>
+      <c r="F588" s="40"/>
+      <c r="G588" s="40"/>
+      <c r="H588" s="40"/>
     </row>
     <row r="589" ht="15.75" customHeight="1">
-      <c r="B589" s="37"/>
-[...5 lines deleted...]
-      <c r="H589" s="37"/>
+      <c r="B589" s="40"/>
+      <c r="C589" s="40"/>
+      <c r="D589" s="40"/>
+      <c r="E589" s="40"/>
+      <c r="F589" s="40"/>
+      <c r="G589" s="40"/>
+      <c r="H589" s="40"/>
     </row>
     <row r="590" ht="15.75" customHeight="1">
-      <c r="B590" s="37"/>
-[...5 lines deleted...]
-      <c r="H590" s="37"/>
+      <c r="B590" s="40"/>
+      <c r="C590" s="40"/>
+      <c r="D590" s="40"/>
+      <c r="E590" s="40"/>
+      <c r="F590" s="40"/>
+      <c r="G590" s="40"/>
+      <c r="H590" s="40"/>
     </row>
     <row r="591" ht="15.75" customHeight="1">
-      <c r="B591" s="37"/>
-[...5 lines deleted...]
-      <c r="H591" s="37"/>
+      <c r="B591" s="40"/>
+      <c r="C591" s="40"/>
+      <c r="D591" s="40"/>
+      <c r="E591" s="40"/>
+      <c r="F591" s="40"/>
+      <c r="G591" s="40"/>
+      <c r="H591" s="40"/>
     </row>
     <row r="592" ht="15.75" customHeight="1">
-      <c r="B592" s="37"/>
-[...5 lines deleted...]
-      <c r="H592" s="37"/>
+      <c r="B592" s="40"/>
+      <c r="C592" s="40"/>
+      <c r="D592" s="40"/>
+      <c r="E592" s="40"/>
+      <c r="F592" s="40"/>
+      <c r="G592" s="40"/>
+      <c r="H592" s="40"/>
     </row>
     <row r="593" ht="15.75" customHeight="1">
-      <c r="B593" s="37"/>
-[...5 lines deleted...]
-      <c r="H593" s="37"/>
+      <c r="B593" s="40"/>
+      <c r="C593" s="40"/>
+      <c r="D593" s="40"/>
+      <c r="E593" s="40"/>
+      <c r="F593" s="40"/>
+      <c r="G593" s="40"/>
+      <c r="H593" s="40"/>
     </row>
     <row r="594" ht="15.75" customHeight="1">
-      <c r="B594" s="37"/>
-[...5 lines deleted...]
-      <c r="H594" s="37"/>
+      <c r="B594" s="40"/>
+      <c r="C594" s="40"/>
+      <c r="D594" s="40"/>
+      <c r="E594" s="40"/>
+      <c r="F594" s="40"/>
+      <c r="G594" s="40"/>
+      <c r="H594" s="40"/>
     </row>
     <row r="595" ht="15.75" customHeight="1">
-      <c r="B595" s="37"/>
-[...5 lines deleted...]
-      <c r="H595" s="37"/>
+      <c r="B595" s="40"/>
+      <c r="C595" s="40"/>
+      <c r="D595" s="40"/>
+      <c r="E595" s="40"/>
+      <c r="F595" s="40"/>
+      <c r="G595" s="40"/>
+      <c r="H595" s="40"/>
     </row>
     <row r="596" ht="15.75" customHeight="1">
-      <c r="B596" s="37"/>
-[...5 lines deleted...]
-      <c r="H596" s="37"/>
+      <c r="B596" s="40"/>
+      <c r="C596" s="40"/>
+      <c r="D596" s="40"/>
+      <c r="E596" s="40"/>
+      <c r="F596" s="40"/>
+      <c r="G596" s="40"/>
+      <c r="H596" s="40"/>
     </row>
     <row r="597" ht="15.75" customHeight="1">
-      <c r="B597" s="37"/>
-[...5 lines deleted...]
-      <c r="H597" s="37"/>
+      <c r="B597" s="40"/>
+      <c r="C597" s="40"/>
+      <c r="D597" s="40"/>
+      <c r="E597" s="40"/>
+      <c r="F597" s="40"/>
+      <c r="G597" s="40"/>
+      <c r="H597" s="40"/>
     </row>
     <row r="598" ht="15.75" customHeight="1">
-      <c r="B598" s="37"/>
-[...5 lines deleted...]
-      <c r="H598" s="37"/>
+      <c r="B598" s="40"/>
+      <c r="C598" s="40"/>
+      <c r="D598" s="40"/>
+      <c r="E598" s="40"/>
+      <c r="F598" s="40"/>
+      <c r="G598" s="40"/>
+      <c r="H598" s="40"/>
     </row>
     <row r="599" ht="15.75" customHeight="1">
-      <c r="B599" s="37"/>
-[...5 lines deleted...]
-      <c r="H599" s="37"/>
+      <c r="B599" s="40"/>
+      <c r="C599" s="40"/>
+      <c r="D599" s="40"/>
+      <c r="E599" s="40"/>
+      <c r="F599" s="40"/>
+      <c r="G599" s="40"/>
+      <c r="H599" s="40"/>
     </row>
     <row r="600" ht="15.75" customHeight="1">
-      <c r="B600" s="37"/>
-[...5 lines deleted...]
-      <c r="H600" s="37"/>
+      <c r="B600" s="40"/>
+      <c r="C600" s="40"/>
+      <c r="D600" s="40"/>
+      <c r="E600" s="40"/>
+      <c r="F600" s="40"/>
+      <c r="G600" s="40"/>
+      <c r="H600" s="40"/>
     </row>
     <row r="601" ht="15.75" customHeight="1">
-      <c r="B601" s="37"/>
-[...5 lines deleted...]
-      <c r="H601" s="37"/>
+      <c r="B601" s="40"/>
+      <c r="C601" s="40"/>
+      <c r="D601" s="40"/>
+      <c r="E601" s="40"/>
+      <c r="F601" s="40"/>
+      <c r="G601" s="40"/>
+      <c r="H601" s="40"/>
     </row>
     <row r="602" ht="15.75" customHeight="1">
-      <c r="B602" s="37"/>
-[...5 lines deleted...]
-      <c r="H602" s="37"/>
+      <c r="B602" s="40"/>
+      <c r="C602" s="40"/>
+      <c r="D602" s="40"/>
+      <c r="E602" s="40"/>
+      <c r="F602" s="40"/>
+      <c r="G602" s="40"/>
+      <c r="H602" s="40"/>
     </row>
     <row r="603" ht="15.75" customHeight="1">
-      <c r="B603" s="37"/>
-[...5 lines deleted...]
-      <c r="H603" s="37"/>
+      <c r="B603" s="40"/>
+      <c r="C603" s="40"/>
+      <c r="D603" s="40"/>
+      <c r="E603" s="40"/>
+      <c r="F603" s="40"/>
+      <c r="G603" s="40"/>
+      <c r="H603" s="40"/>
     </row>
     <row r="604" ht="15.75" customHeight="1">
-      <c r="B604" s="37"/>
-[...5 lines deleted...]
-      <c r="H604" s="37"/>
+      <c r="B604" s="40"/>
+      <c r="C604" s="40"/>
+      <c r="D604" s="40"/>
+      <c r="E604" s="40"/>
+      <c r="F604" s="40"/>
+      <c r="G604" s="40"/>
+      <c r="H604" s="40"/>
     </row>
     <row r="605" ht="15.75" customHeight="1">
-      <c r="B605" s="37"/>
-[...5 lines deleted...]
-      <c r="H605" s="37"/>
+      <c r="B605" s="40"/>
+      <c r="C605" s="40"/>
+      <c r="D605" s="40"/>
+      <c r="E605" s="40"/>
+      <c r="F605" s="40"/>
+      <c r="G605" s="40"/>
+      <c r="H605" s="40"/>
     </row>
     <row r="606" ht="15.75" customHeight="1">
-      <c r="B606" s="37"/>
-[...5 lines deleted...]
-      <c r="H606" s="37"/>
+      <c r="B606" s="40"/>
+      <c r="C606" s="40"/>
+      <c r="D606" s="40"/>
+      <c r="E606" s="40"/>
+      <c r="F606" s="40"/>
+      <c r="G606" s="40"/>
+      <c r="H606" s="40"/>
     </row>
     <row r="607" ht="15.75" customHeight="1">
-      <c r="B607" s="37"/>
-[...5 lines deleted...]
-      <c r="H607" s="37"/>
+      <c r="B607" s="40"/>
+      <c r="C607" s="40"/>
+      <c r="D607" s="40"/>
+      <c r="E607" s="40"/>
+      <c r="F607" s="40"/>
+      <c r="G607" s="40"/>
+      <c r="H607" s="40"/>
     </row>
     <row r="608" ht="15.75" customHeight="1">
-      <c r="B608" s="37"/>
-[...5 lines deleted...]
-      <c r="H608" s="37"/>
+      <c r="B608" s="40"/>
+      <c r="C608" s="40"/>
+      <c r="D608" s="40"/>
+      <c r="E608" s="40"/>
+      <c r="F608" s="40"/>
+      <c r="G608" s="40"/>
+      <c r="H608" s="40"/>
     </row>
     <row r="609" ht="15.75" customHeight="1">
-      <c r="B609" s="37"/>
-[...5 lines deleted...]
-      <c r="H609" s="37"/>
+      <c r="B609" s="40"/>
+      <c r="C609" s="40"/>
+      <c r="D609" s="40"/>
+      <c r="E609" s="40"/>
+      <c r="F609" s="40"/>
+      <c r="G609" s="40"/>
+      <c r="H609" s="40"/>
     </row>
     <row r="610" ht="15.75" customHeight="1">
-      <c r="B610" s="37"/>
-[...5 lines deleted...]
-      <c r="H610" s="37"/>
+      <c r="B610" s="40"/>
+      <c r="C610" s="40"/>
+      <c r="D610" s="40"/>
+      <c r="E610" s="40"/>
+      <c r="F610" s="40"/>
+      <c r="G610" s="40"/>
+      <c r="H610" s="40"/>
     </row>
     <row r="611" ht="15.75" customHeight="1">
-      <c r="B611" s="37"/>
-[...5 lines deleted...]
-      <c r="H611" s="37"/>
+      <c r="B611" s="40"/>
+      <c r="C611" s="40"/>
+      <c r="D611" s="40"/>
+      <c r="E611" s="40"/>
+      <c r="F611" s="40"/>
+      <c r="G611" s="40"/>
+      <c r="H611" s="40"/>
     </row>
     <row r="612" ht="15.75" customHeight="1">
-      <c r="B612" s="37"/>
-[...5 lines deleted...]
-      <c r="H612" s="37"/>
+      <c r="B612" s="40"/>
+      <c r="C612" s="40"/>
+      <c r="D612" s="40"/>
+      <c r="E612" s="40"/>
+      <c r="F612" s="40"/>
+      <c r="G612" s="40"/>
+      <c r="H612" s="40"/>
     </row>
     <row r="613" ht="15.75" customHeight="1">
-      <c r="B613" s="37"/>
-[...5 lines deleted...]
-      <c r="H613" s="37"/>
+      <c r="B613" s="40"/>
+      <c r="C613" s="40"/>
+      <c r="D613" s="40"/>
+      <c r="E613" s="40"/>
+      <c r="F613" s="40"/>
+      <c r="G613" s="40"/>
+      <c r="H613" s="40"/>
     </row>
     <row r="614" ht="15.75" customHeight="1">
-      <c r="B614" s="37"/>
-[...5 lines deleted...]
-      <c r="H614" s="37"/>
+      <c r="B614" s="40"/>
+      <c r="C614" s="40"/>
+      <c r="D614" s="40"/>
+      <c r="E614" s="40"/>
+      <c r="F614" s="40"/>
+      <c r="G614" s="40"/>
+      <c r="H614" s="40"/>
     </row>
     <row r="615" ht="15.75" customHeight="1">
-      <c r="B615" s="37"/>
-[...5 lines deleted...]
-      <c r="H615" s="37"/>
+      <c r="B615" s="40"/>
+      <c r="C615" s="40"/>
+      <c r="D615" s="40"/>
+      <c r="E615" s="40"/>
+      <c r="F615" s="40"/>
+      <c r="G615" s="40"/>
+      <c r="H615" s="40"/>
     </row>
     <row r="616" ht="15.75" customHeight="1">
-      <c r="B616" s="37"/>
-[...5 lines deleted...]
-      <c r="H616" s="37"/>
+      <c r="B616" s="40"/>
+      <c r="C616" s="40"/>
+      <c r="D616" s="40"/>
+      <c r="E616" s="40"/>
+      <c r="F616" s="40"/>
+      <c r="G616" s="40"/>
+      <c r="H616" s="40"/>
     </row>
     <row r="617" ht="15.75" customHeight="1">
-      <c r="B617" s="37"/>
-[...5 lines deleted...]
-      <c r="H617" s="37"/>
+      <c r="B617" s="40"/>
+      <c r="C617" s="40"/>
+      <c r="D617" s="40"/>
+      <c r="E617" s="40"/>
+      <c r="F617" s="40"/>
+      <c r="G617" s="40"/>
+      <c r="H617" s="40"/>
     </row>
     <row r="618" ht="15.75" customHeight="1">
-      <c r="B618" s="37"/>
-[...5 lines deleted...]
-      <c r="H618" s="37"/>
+      <c r="B618" s="40"/>
+      <c r="C618" s="40"/>
+      <c r="D618" s="40"/>
+      <c r="E618" s="40"/>
+      <c r="F618" s="40"/>
+      <c r="G618" s="40"/>
+      <c r="H618" s="40"/>
     </row>
     <row r="619" ht="15.75" customHeight="1">
-      <c r="B619" s="37"/>
-[...5 lines deleted...]
-      <c r="H619" s="37"/>
+      <c r="B619" s="40"/>
+      <c r="C619" s="40"/>
+      <c r="D619" s="40"/>
+      <c r="E619" s="40"/>
+      <c r="F619" s="40"/>
+      <c r="G619" s="40"/>
+      <c r="H619" s="40"/>
     </row>
     <row r="620" ht="15.75" customHeight="1">
-      <c r="B620" s="37"/>
-[...5 lines deleted...]
-      <c r="H620" s="37"/>
+      <c r="B620" s="40"/>
+      <c r="C620" s="40"/>
+      <c r="D620" s="40"/>
+      <c r="E620" s="40"/>
+      <c r="F620" s="40"/>
+      <c r="G620" s="40"/>
+      <c r="H620" s="40"/>
     </row>
     <row r="621" ht="15.75" customHeight="1">
-      <c r="B621" s="37"/>
-[...5 lines deleted...]
-      <c r="H621" s="37"/>
+      <c r="B621" s="40"/>
+      <c r="C621" s="40"/>
+      <c r="D621" s="40"/>
+      <c r="E621" s="40"/>
+      <c r="F621" s="40"/>
+      <c r="G621" s="40"/>
+      <c r="H621" s="40"/>
     </row>
     <row r="622" ht="15.75" customHeight="1">
-      <c r="B622" s="37"/>
-[...5 lines deleted...]
-      <c r="H622" s="37"/>
+      <c r="B622" s="40"/>
+      <c r="C622" s="40"/>
+      <c r="D622" s="40"/>
+      <c r="E622" s="40"/>
+      <c r="F622" s="40"/>
+      <c r="G622" s="40"/>
+      <c r="H622" s="40"/>
     </row>
     <row r="623" ht="15.75" customHeight="1">
-      <c r="B623" s="37"/>
-[...5 lines deleted...]
-      <c r="H623" s="37"/>
+      <c r="B623" s="40"/>
+      <c r="C623" s="40"/>
+      <c r="D623" s="40"/>
+      <c r="E623" s="40"/>
+      <c r="F623" s="40"/>
+      <c r="G623" s="40"/>
+      <c r="H623" s="40"/>
     </row>
     <row r="624" ht="15.75" customHeight="1">
-      <c r="B624" s="37"/>
-[...5 lines deleted...]
-      <c r="H624" s="37"/>
+      <c r="B624" s="40"/>
+      <c r="C624" s="40"/>
+      <c r="D624" s="40"/>
+      <c r="E624" s="40"/>
+      <c r="F624" s="40"/>
+      <c r="G624" s="40"/>
+      <c r="H624" s="40"/>
     </row>
     <row r="625" ht="15.75" customHeight="1">
-      <c r="B625" s="37"/>
-[...5 lines deleted...]
-      <c r="H625" s="37"/>
+      <c r="B625" s="40"/>
+      <c r="C625" s="40"/>
+      <c r="D625" s="40"/>
+      <c r="E625" s="40"/>
+      <c r="F625" s="40"/>
+      <c r="G625" s="40"/>
+      <c r="H625" s="40"/>
     </row>
     <row r="626" ht="15.75" customHeight="1">
-      <c r="B626" s="37"/>
-[...5 lines deleted...]
-      <c r="H626" s="37"/>
+      <c r="B626" s="40"/>
+      <c r="C626" s="40"/>
+      <c r="D626" s="40"/>
+      <c r="E626" s="40"/>
+      <c r="F626" s="40"/>
+      <c r="G626" s="40"/>
+      <c r="H626" s="40"/>
     </row>
     <row r="627" ht="15.75" customHeight="1">
-      <c r="B627" s="37"/>
-[...5 lines deleted...]
-      <c r="H627" s="37"/>
+      <c r="B627" s="40"/>
+      <c r="C627" s="40"/>
+      <c r="D627" s="40"/>
+      <c r="E627" s="40"/>
+      <c r="F627" s="40"/>
+      <c r="G627" s="40"/>
+      <c r="H627" s="40"/>
     </row>
     <row r="628" ht="15.75" customHeight="1">
-      <c r="B628" s="37"/>
-[...5 lines deleted...]
-      <c r="H628" s="37"/>
+      <c r="B628" s="40"/>
+      <c r="C628" s="40"/>
+      <c r="D628" s="40"/>
+      <c r="E628" s="40"/>
+      <c r="F628" s="40"/>
+      <c r="G628" s="40"/>
+      <c r="H628" s="40"/>
     </row>
     <row r="629" ht="15.75" customHeight="1">
-      <c r="B629" s="37"/>
-[...5 lines deleted...]
-      <c r="H629" s="37"/>
+      <c r="B629" s="40"/>
+      <c r="C629" s="40"/>
+      <c r="D629" s="40"/>
+      <c r="E629" s="40"/>
+      <c r="F629" s="40"/>
+      <c r="G629" s="40"/>
+      <c r="H629" s="40"/>
     </row>
     <row r="630" ht="15.75" customHeight="1">
-      <c r="B630" s="37"/>
-[...5 lines deleted...]
-      <c r="H630" s="37"/>
+      <c r="B630" s="40"/>
+      <c r="C630" s="40"/>
+      <c r="D630" s="40"/>
+      <c r="E630" s="40"/>
+      <c r="F630" s="40"/>
+      <c r="G630" s="40"/>
+      <c r="H630" s="40"/>
     </row>
     <row r="631" ht="15.75" customHeight="1">
-      <c r="B631" s="37"/>
-[...5 lines deleted...]
-      <c r="H631" s="37"/>
+      <c r="B631" s="40"/>
+      <c r="C631" s="40"/>
+      <c r="D631" s="40"/>
+      <c r="E631" s="40"/>
+      <c r="F631" s="40"/>
+      <c r="G631" s="40"/>
+      <c r="H631" s="40"/>
     </row>
     <row r="632" ht="15.75" customHeight="1">
-      <c r="B632" s="37"/>
-[...5 lines deleted...]
-      <c r="H632" s="37"/>
+      <c r="B632" s="40"/>
+      <c r="C632" s="40"/>
+      <c r="D632" s="40"/>
+      <c r="E632" s="40"/>
+      <c r="F632" s="40"/>
+      <c r="G632" s="40"/>
+      <c r="H632" s="40"/>
     </row>
     <row r="633" ht="15.75" customHeight="1">
-      <c r="B633" s="37"/>
-[...5 lines deleted...]
-      <c r="H633" s="37"/>
+      <c r="B633" s="40"/>
+      <c r="C633" s="40"/>
+      <c r="D633" s="40"/>
+      <c r="E633" s="40"/>
+      <c r="F633" s="40"/>
+      <c r="G633" s="40"/>
+      <c r="H633" s="40"/>
     </row>
     <row r="634" ht="15.75" customHeight="1">
-      <c r="B634" s="37"/>
-[...5 lines deleted...]
-      <c r="H634" s="37"/>
+      <c r="B634" s="40"/>
+      <c r="C634" s="40"/>
+      <c r="D634" s="40"/>
+      <c r="E634" s="40"/>
+      <c r="F634" s="40"/>
+      <c r="G634" s="40"/>
+      <c r="H634" s="40"/>
     </row>
     <row r="635" ht="15.75" customHeight="1">
-      <c r="B635" s="37"/>
-[...5 lines deleted...]
-      <c r="H635" s="37"/>
+      <c r="B635" s="40"/>
+      <c r="C635" s="40"/>
+      <c r="D635" s="40"/>
+      <c r="E635" s="40"/>
+      <c r="F635" s="40"/>
+      <c r="G635" s="40"/>
+      <c r="H635" s="40"/>
     </row>
     <row r="636" ht="15.75" customHeight="1">
-      <c r="B636" s="37"/>
-[...5 lines deleted...]
-      <c r="H636" s="37"/>
+      <c r="B636" s="40"/>
+      <c r="C636" s="40"/>
+      <c r="D636" s="40"/>
+      <c r="E636" s="40"/>
+      <c r="F636" s="40"/>
+      <c r="G636" s="40"/>
+      <c r="H636" s="40"/>
     </row>
     <row r="637" ht="15.75" customHeight="1">
-      <c r="B637" s="37"/>
-[...5 lines deleted...]
-      <c r="H637" s="37"/>
+      <c r="B637" s="40"/>
+      <c r="C637" s="40"/>
+      <c r="D637" s="40"/>
+      <c r="E637" s="40"/>
+      <c r="F637" s="40"/>
+      <c r="G637" s="40"/>
+      <c r="H637" s="40"/>
     </row>
     <row r="638" ht="15.75" customHeight="1">
-      <c r="B638" s="37"/>
-[...5 lines deleted...]
-      <c r="H638" s="37"/>
+      <c r="B638" s="40"/>
+      <c r="C638" s="40"/>
+      <c r="D638" s="40"/>
+      <c r="E638" s="40"/>
+      <c r="F638" s="40"/>
+      <c r="G638" s="40"/>
+      <c r="H638" s="40"/>
     </row>
     <row r="639" ht="15.75" customHeight="1">
-      <c r="B639" s="37"/>
-[...5 lines deleted...]
-      <c r="H639" s="37"/>
+      <c r="B639" s="40"/>
+      <c r="C639" s="40"/>
+      <c r="D639" s="40"/>
+      <c r="E639" s="40"/>
+      <c r="F639" s="40"/>
+      <c r="G639" s="40"/>
+      <c r="H639" s="40"/>
     </row>
     <row r="640" ht="15.75" customHeight="1">
-      <c r="B640" s="37"/>
-[...5 lines deleted...]
-      <c r="H640" s="37"/>
+      <c r="B640" s="40"/>
+      <c r="C640" s="40"/>
+      <c r="D640" s="40"/>
+      <c r="E640" s="40"/>
+      <c r="F640" s="40"/>
+      <c r="G640" s="40"/>
+      <c r="H640" s="40"/>
     </row>
     <row r="641" ht="15.75" customHeight="1">
-      <c r="B641" s="37"/>
-[...5 lines deleted...]
-      <c r="H641" s="37"/>
+      <c r="B641" s="40"/>
+      <c r="C641" s="40"/>
+      <c r="D641" s="40"/>
+      <c r="E641" s="40"/>
+      <c r="F641" s="40"/>
+      <c r="G641" s="40"/>
+      <c r="H641" s="40"/>
     </row>
     <row r="642" ht="15.75" customHeight="1">
-      <c r="B642" s="37"/>
-[...5 lines deleted...]
-      <c r="H642" s="37"/>
+      <c r="B642" s="40"/>
+      <c r="C642" s="40"/>
+      <c r="D642" s="40"/>
+      <c r="E642" s="40"/>
+      <c r="F642" s="40"/>
+      <c r="G642" s="40"/>
+      <c r="H642" s="40"/>
     </row>
     <row r="643" ht="15.75" customHeight="1">
-      <c r="B643" s="37"/>
-[...5 lines deleted...]
-      <c r="H643" s="37"/>
+      <c r="B643" s="40"/>
+      <c r="C643" s="40"/>
+      <c r="D643" s="40"/>
+      <c r="E643" s="40"/>
+      <c r="F643" s="40"/>
+      <c r="G643" s="40"/>
+      <c r="H643" s="40"/>
     </row>
     <row r="644" ht="15.75" customHeight="1">
-      <c r="B644" s="37"/>
-[...5 lines deleted...]
-      <c r="H644" s="37"/>
+      <c r="B644" s="40"/>
+      <c r="C644" s="40"/>
+      <c r="D644" s="40"/>
+      <c r="E644" s="40"/>
+      <c r="F644" s="40"/>
+      <c r="G644" s="40"/>
+      <c r="H644" s="40"/>
     </row>
     <row r="645" ht="15.75" customHeight="1">
-      <c r="B645" s="37"/>
-[...5 lines deleted...]
-      <c r="H645" s="37"/>
+      <c r="B645" s="40"/>
+      <c r="C645" s="40"/>
+      <c r="D645" s="40"/>
+      <c r="E645" s="40"/>
+      <c r="F645" s="40"/>
+      <c r="G645" s="40"/>
+      <c r="H645" s="40"/>
     </row>
     <row r="646" ht="15.75" customHeight="1">
-      <c r="B646" s="37"/>
-[...5 lines deleted...]
-      <c r="H646" s="37"/>
+      <c r="B646" s="40"/>
+      <c r="C646" s="40"/>
+      <c r="D646" s="40"/>
+      <c r="E646" s="40"/>
+      <c r="F646" s="40"/>
+      <c r="G646" s="40"/>
+      <c r="H646" s="40"/>
     </row>
     <row r="647" ht="15.75" customHeight="1">
-      <c r="B647" s="37"/>
-[...5 lines deleted...]
-      <c r="H647" s="37"/>
+      <c r="B647" s="40"/>
+      <c r="C647" s="40"/>
+      <c r="D647" s="40"/>
+      <c r="E647" s="40"/>
+      <c r="F647" s="40"/>
+      <c r="G647" s="40"/>
+      <c r="H647" s="40"/>
     </row>
     <row r="648" ht="15.75" customHeight="1">
-      <c r="B648" s="37"/>
-[...5 lines deleted...]
-      <c r="H648" s="37"/>
+      <c r="B648" s="40"/>
+      <c r="C648" s="40"/>
+      <c r="D648" s="40"/>
+      <c r="E648" s="40"/>
+      <c r="F648" s="40"/>
+      <c r="G648" s="40"/>
+      <c r="H648" s="40"/>
     </row>
     <row r="649" ht="15.75" customHeight="1">
-      <c r="B649" s="37"/>
-[...5 lines deleted...]
-      <c r="H649" s="37"/>
+      <c r="B649" s="40"/>
+      <c r="C649" s="40"/>
+      <c r="D649" s="40"/>
+      <c r="E649" s="40"/>
+      <c r="F649" s="40"/>
+      <c r="G649" s="40"/>
+      <c r="H649" s="40"/>
     </row>
     <row r="650" ht="15.75" customHeight="1">
-      <c r="B650" s="37"/>
-[...5 lines deleted...]
-      <c r="H650" s="37"/>
+      <c r="B650" s="40"/>
+      <c r="C650" s="40"/>
+      <c r="D650" s="40"/>
+      <c r="E650" s="40"/>
+      <c r="F650" s="40"/>
+      <c r="G650" s="40"/>
+      <c r="H650" s="40"/>
     </row>
     <row r="651" ht="15.75" customHeight="1">
-      <c r="B651" s="37"/>
-[...5 lines deleted...]
-      <c r="H651" s="37"/>
+      <c r="B651" s="40"/>
+      <c r="C651" s="40"/>
+      <c r="D651" s="40"/>
+      <c r="E651" s="40"/>
+      <c r="F651" s="40"/>
+      <c r="G651" s="40"/>
+      <c r="H651" s="40"/>
     </row>
     <row r="652" ht="15.75" customHeight="1">
-      <c r="B652" s="37"/>
-[...5 lines deleted...]
-      <c r="H652" s="37"/>
+      <c r="B652" s="40"/>
+      <c r="C652" s="40"/>
+      <c r="D652" s="40"/>
+      <c r="E652" s="40"/>
+      <c r="F652" s="40"/>
+      <c r="G652" s="40"/>
+      <c r="H652" s="40"/>
     </row>
     <row r="653" ht="15.75" customHeight="1">
-      <c r="B653" s="37"/>
-[...5 lines deleted...]
-      <c r="H653" s="37"/>
+      <c r="B653" s="40"/>
+      <c r="C653" s="40"/>
+      <c r="D653" s="40"/>
+      <c r="E653" s="40"/>
+      <c r="F653" s="40"/>
+      <c r="G653" s="40"/>
+      <c r="H653" s="40"/>
     </row>
     <row r="654" ht="15.75" customHeight="1">
-      <c r="B654" s="37"/>
-[...5 lines deleted...]
-      <c r="H654" s="37"/>
+      <c r="B654" s="40"/>
+      <c r="C654" s="40"/>
+      <c r="D654" s="40"/>
+      <c r="E654" s="40"/>
+      <c r="F654" s="40"/>
+      <c r="G654" s="40"/>
+      <c r="H654" s="40"/>
     </row>
     <row r="655" ht="15.75" customHeight="1">
-      <c r="B655" s="37"/>
-[...5 lines deleted...]
-      <c r="H655" s="37"/>
+      <c r="B655" s="40"/>
+      <c r="C655" s="40"/>
+      <c r="D655" s="40"/>
+      <c r="E655" s="40"/>
+      <c r="F655" s="40"/>
+      <c r="G655" s="40"/>
+      <c r="H655" s="40"/>
     </row>
     <row r="656" ht="15.75" customHeight="1">
-      <c r="B656" s="37"/>
-[...5 lines deleted...]
-      <c r="H656" s="37"/>
+      <c r="B656" s="40"/>
+      <c r="C656" s="40"/>
+      <c r="D656" s="40"/>
+      <c r="E656" s="40"/>
+      <c r="F656" s="40"/>
+      <c r="G656" s="40"/>
+      <c r="H656" s="40"/>
     </row>
     <row r="657" ht="15.75" customHeight="1">
-      <c r="B657" s="37"/>
-[...5 lines deleted...]
-      <c r="H657" s="37"/>
+      <c r="B657" s="40"/>
+      <c r="C657" s="40"/>
+      <c r="D657" s="40"/>
+      <c r="E657" s="40"/>
+      <c r="F657" s="40"/>
+      <c r="G657" s="40"/>
+      <c r="H657" s="40"/>
     </row>
     <row r="658" ht="15.75" customHeight="1">
-      <c r="B658" s="37"/>
-[...5 lines deleted...]
-      <c r="H658" s="37"/>
+      <c r="B658" s="40"/>
+      <c r="C658" s="40"/>
+      <c r="D658" s="40"/>
+      <c r="E658" s="40"/>
+      <c r="F658" s="40"/>
+      <c r="G658" s="40"/>
+      <c r="H658" s="40"/>
     </row>
     <row r="659" ht="15.75" customHeight="1">
-      <c r="B659" s="37"/>
-[...5 lines deleted...]
-      <c r="H659" s="37"/>
+      <c r="B659" s="40"/>
+      <c r="C659" s="40"/>
+      <c r="D659" s="40"/>
+      <c r="E659" s="40"/>
+      <c r="F659" s="40"/>
+      <c r="G659" s="40"/>
+      <c r="H659" s="40"/>
     </row>
     <row r="660" ht="15.75" customHeight="1">
-      <c r="B660" s="37"/>
-[...5 lines deleted...]
-      <c r="H660" s="37"/>
+      <c r="B660" s="40"/>
+      <c r="C660" s="40"/>
+      <c r="D660" s="40"/>
+      <c r="E660" s="40"/>
+      <c r="F660" s="40"/>
+      <c r="G660" s="40"/>
+      <c r="H660" s="40"/>
     </row>
     <row r="661" ht="15.75" customHeight="1">
-      <c r="B661" s="37"/>
-[...5 lines deleted...]
-      <c r="H661" s="37"/>
+      <c r="B661" s="40"/>
+      <c r="C661" s="40"/>
+      <c r="D661" s="40"/>
+      <c r="E661" s="40"/>
+      <c r="F661" s="40"/>
+      <c r="G661" s="40"/>
+      <c r="H661" s="40"/>
     </row>
     <row r="662" ht="15.75" customHeight="1">
-      <c r="B662" s="37"/>
-[...5 lines deleted...]
-      <c r="H662" s="37"/>
+      <c r="B662" s="40"/>
+      <c r="C662" s="40"/>
+      <c r="D662" s="40"/>
+      <c r="E662" s="40"/>
+      <c r="F662" s="40"/>
+      <c r="G662" s="40"/>
+      <c r="H662" s="40"/>
     </row>
     <row r="663" ht="15.75" customHeight="1">
-      <c r="B663" s="37"/>
-[...5 lines deleted...]
-      <c r="H663" s="37"/>
+      <c r="B663" s="40"/>
+      <c r="C663" s="40"/>
+      <c r="D663" s="40"/>
+      <c r="E663" s="40"/>
+      <c r="F663" s="40"/>
+      <c r="G663" s="40"/>
+      <c r="H663" s="40"/>
     </row>
     <row r="664" ht="15.75" customHeight="1">
-      <c r="B664" s="37"/>
-[...5 lines deleted...]
-      <c r="H664" s="37"/>
+      <c r="B664" s="40"/>
+      <c r="C664" s="40"/>
+      <c r="D664" s="40"/>
+      <c r="E664" s="40"/>
+      <c r="F664" s="40"/>
+      <c r="G664" s="40"/>
+      <c r="H664" s="40"/>
     </row>
     <row r="665" ht="15.75" customHeight="1">
-      <c r="B665" s="37"/>
-[...5 lines deleted...]
-      <c r="H665" s="37"/>
+      <c r="B665" s="40"/>
+      <c r="C665" s="40"/>
+      <c r="D665" s="40"/>
+      <c r="E665" s="40"/>
+      <c r="F665" s="40"/>
+      <c r="G665" s="40"/>
+      <c r="H665" s="40"/>
     </row>
     <row r="666" ht="15.75" customHeight="1">
-      <c r="B666" s="37"/>
-[...5 lines deleted...]
-      <c r="H666" s="37"/>
+      <c r="B666" s="40"/>
+      <c r="C666" s="40"/>
+      <c r="D666" s="40"/>
+      <c r="E666" s="40"/>
+      <c r="F666" s="40"/>
+      <c r="G666" s="40"/>
+      <c r="H666" s="40"/>
     </row>
     <row r="667" ht="15.75" customHeight="1">
-      <c r="B667" s="37"/>
-[...5 lines deleted...]
-      <c r="H667" s="37"/>
+      <c r="B667" s="40"/>
+      <c r="C667" s="40"/>
+      <c r="D667" s="40"/>
+      <c r="E667" s="40"/>
+      <c r="F667" s="40"/>
+      <c r="G667" s="40"/>
+      <c r="H667" s="40"/>
     </row>
     <row r="668" ht="15.75" customHeight="1">
-      <c r="B668" s="37"/>
-[...5 lines deleted...]
-      <c r="H668" s="37"/>
+      <c r="B668" s="40"/>
+      <c r="C668" s="40"/>
+      <c r="D668" s="40"/>
+      <c r="E668" s="40"/>
+      <c r="F668" s="40"/>
+      <c r="G668" s="40"/>
+      <c r="H668" s="40"/>
     </row>
     <row r="669" ht="15.75" customHeight="1">
-      <c r="B669" s="37"/>
-[...5 lines deleted...]
-      <c r="H669" s="37"/>
+      <c r="B669" s="40"/>
+      <c r="C669" s="40"/>
+      <c r="D669" s="40"/>
+      <c r="E669" s="40"/>
+      <c r="F669" s="40"/>
+      <c r="G669" s="40"/>
+      <c r="H669" s="40"/>
     </row>
     <row r="670" ht="15.75" customHeight="1">
-      <c r="B670" s="37"/>
-[...5 lines deleted...]
-      <c r="H670" s="37"/>
+      <c r="B670" s="40"/>
+      <c r="C670" s="40"/>
+      <c r="D670" s="40"/>
+      <c r="E670" s="40"/>
+      <c r="F670" s="40"/>
+      <c r="G670" s="40"/>
+      <c r="H670" s="40"/>
     </row>
     <row r="671" ht="15.75" customHeight="1">
-      <c r="B671" s="37"/>
-[...5 lines deleted...]
-      <c r="H671" s="37"/>
+      <c r="B671" s="40"/>
+      <c r="C671" s="40"/>
+      <c r="D671" s="40"/>
+      <c r="E671" s="40"/>
+      <c r="F671" s="40"/>
+      <c r="G671" s="40"/>
+      <c r="H671" s="40"/>
     </row>
     <row r="672" ht="15.75" customHeight="1">
-      <c r="B672" s="37"/>
-[...5 lines deleted...]
-      <c r="H672" s="37"/>
+      <c r="B672" s="40"/>
+      <c r="C672" s="40"/>
+      <c r="D672" s="40"/>
+      <c r="E672" s="40"/>
+      <c r="F672" s="40"/>
+      <c r="G672" s="40"/>
+      <c r="H672" s="40"/>
     </row>
     <row r="673" ht="15.75" customHeight="1">
-      <c r="B673" s="37"/>
-[...5 lines deleted...]
-      <c r="H673" s="37"/>
+      <c r="B673" s="40"/>
+      <c r="C673" s="40"/>
+      <c r="D673" s="40"/>
+      <c r="E673" s="40"/>
+      <c r="F673" s="40"/>
+      <c r="G673" s="40"/>
+      <c r="H673" s="40"/>
     </row>
     <row r="674" ht="15.75" customHeight="1">
-      <c r="B674" s="37"/>
-[...5 lines deleted...]
-      <c r="H674" s="37"/>
+      <c r="B674" s="40"/>
+      <c r="C674" s="40"/>
+      <c r="D674" s="40"/>
+      <c r="E674" s="40"/>
+      <c r="F674" s="40"/>
+      <c r="G674" s="40"/>
+      <c r="H674" s="40"/>
     </row>
     <row r="675" ht="15.75" customHeight="1">
-      <c r="B675" s="37"/>
-[...5 lines deleted...]
-      <c r="H675" s="37"/>
+      <c r="B675" s="40"/>
+      <c r="C675" s="40"/>
+      <c r="D675" s="40"/>
+      <c r="E675" s="40"/>
+      <c r="F675" s="40"/>
+      <c r="G675" s="40"/>
+      <c r="H675" s="40"/>
     </row>
     <row r="676" ht="15.75" customHeight="1">
-      <c r="B676" s="37"/>
-[...5 lines deleted...]
-      <c r="H676" s="37"/>
+      <c r="B676" s="40"/>
+      <c r="C676" s="40"/>
+      <c r="D676" s="40"/>
+      <c r="E676" s="40"/>
+      <c r="F676" s="40"/>
+      <c r="G676" s="40"/>
+      <c r="H676" s="40"/>
     </row>
     <row r="677" ht="15.75" customHeight="1">
-      <c r="B677" s="37"/>
-[...5 lines deleted...]
-      <c r="H677" s="37"/>
+      <c r="B677" s="40"/>
+      <c r="C677" s="40"/>
+      <c r="D677" s="40"/>
+      <c r="E677" s="40"/>
+      <c r="F677" s="40"/>
+      <c r="G677" s="40"/>
+      <c r="H677" s="40"/>
     </row>
     <row r="678" ht="15.75" customHeight="1">
-      <c r="B678" s="37"/>
-[...5 lines deleted...]
-      <c r="H678" s="37"/>
+      <c r="B678" s="40"/>
+      <c r="C678" s="40"/>
+      <c r="D678" s="40"/>
+      <c r="E678" s="40"/>
+      <c r="F678" s="40"/>
+      <c r="G678" s="40"/>
+      <c r="H678" s="40"/>
     </row>
     <row r="679" ht="15.75" customHeight="1">
-      <c r="B679" s="37"/>
-[...5 lines deleted...]
-      <c r="H679" s="37"/>
+      <c r="B679" s="40"/>
+      <c r="C679" s="40"/>
+      <c r="D679" s="40"/>
+      <c r="E679" s="40"/>
+      <c r="F679" s="40"/>
+      <c r="G679" s="40"/>
+      <c r="H679" s="40"/>
     </row>
     <row r="680" ht="15.75" customHeight="1">
-      <c r="B680" s="37"/>
-[...5 lines deleted...]
-      <c r="H680" s="37"/>
+      <c r="B680" s="40"/>
+      <c r="C680" s="40"/>
+      <c r="D680" s="40"/>
+      <c r="E680" s="40"/>
+      <c r="F680" s="40"/>
+      <c r="G680" s="40"/>
+      <c r="H680" s="40"/>
     </row>
     <row r="681" ht="15.75" customHeight="1">
-      <c r="B681" s="37"/>
-[...5 lines deleted...]
-      <c r="H681" s="37"/>
+      <c r="B681" s="40"/>
+      <c r="C681" s="40"/>
+      <c r="D681" s="40"/>
+      <c r="E681" s="40"/>
+      <c r="F681" s="40"/>
+      <c r="G681" s="40"/>
+      <c r="H681" s="40"/>
     </row>
     <row r="682" ht="15.75" customHeight="1">
-      <c r="B682" s="37"/>
-[...5 lines deleted...]
-      <c r="H682" s="37"/>
+      <c r="B682" s="40"/>
+      <c r="C682" s="40"/>
+      <c r="D682" s="40"/>
+      <c r="E682" s="40"/>
+      <c r="F682" s="40"/>
+      <c r="G682" s="40"/>
+      <c r="H682" s="40"/>
     </row>
     <row r="683" ht="15.75" customHeight="1">
-      <c r="B683" s="37"/>
-[...5 lines deleted...]
-      <c r="H683" s="37"/>
+      <c r="B683" s="40"/>
+      <c r="C683" s="40"/>
+      <c r="D683" s="40"/>
+      <c r="E683" s="40"/>
+      <c r="F683" s="40"/>
+      <c r="G683" s="40"/>
+      <c r="H683" s="40"/>
     </row>
     <row r="684" ht="15.75" customHeight="1">
-      <c r="B684" s="37"/>
-[...5 lines deleted...]
-      <c r="H684" s="37"/>
+      <c r="B684" s="40"/>
+      <c r="C684" s="40"/>
+      <c r="D684" s="40"/>
+      <c r="E684" s="40"/>
+      <c r="F684" s="40"/>
+      <c r="G684" s="40"/>
+      <c r="H684" s="40"/>
     </row>
     <row r="685" ht="15.75" customHeight="1">
-      <c r="B685" s="37"/>
-[...5 lines deleted...]
-      <c r="H685" s="37"/>
+      <c r="B685" s="40"/>
+      <c r="C685" s="40"/>
+      <c r="D685" s="40"/>
+      <c r="E685" s="40"/>
+      <c r="F685" s="40"/>
+      <c r="G685" s="40"/>
+      <c r="H685" s="40"/>
     </row>
     <row r="686" ht="15.75" customHeight="1">
-      <c r="B686" s="37"/>
-[...5 lines deleted...]
-      <c r="H686" s="37"/>
+      <c r="B686" s="40"/>
+      <c r="C686" s="40"/>
+      <c r="D686" s="40"/>
+      <c r="E686" s="40"/>
+      <c r="F686" s="40"/>
+      <c r="G686" s="40"/>
+      <c r="H686" s="40"/>
     </row>
     <row r="687" ht="15.75" customHeight="1">
-      <c r="B687" s="37"/>
-[...5 lines deleted...]
-      <c r="H687" s="37"/>
+      <c r="B687" s="40"/>
+      <c r="C687" s="40"/>
+      <c r="D687" s="40"/>
+      <c r="E687" s="40"/>
+      <c r="F687" s="40"/>
+      <c r="G687" s="40"/>
+      <c r="H687" s="40"/>
     </row>
     <row r="688" ht="15.75" customHeight="1">
-      <c r="B688" s="37"/>
-[...5 lines deleted...]
-      <c r="H688" s="37"/>
+      <c r="B688" s="40"/>
+      <c r="C688" s="40"/>
+      <c r="D688" s="40"/>
+      <c r="E688" s="40"/>
+      <c r="F688" s="40"/>
+      <c r="G688" s="40"/>
+      <c r="H688" s="40"/>
     </row>
     <row r="689" ht="15.75" customHeight="1">
-      <c r="B689" s="37"/>
-[...5 lines deleted...]
-      <c r="H689" s="37"/>
+      <c r="B689" s="40"/>
+      <c r="C689" s="40"/>
+      <c r="D689" s="40"/>
+      <c r="E689" s="40"/>
+      <c r="F689" s="40"/>
+      <c r="G689" s="40"/>
+      <c r="H689" s="40"/>
     </row>
     <row r="690" ht="15.75" customHeight="1">
-      <c r="B690" s="37"/>
-[...5 lines deleted...]
-      <c r="H690" s="37"/>
+      <c r="B690" s="40"/>
+      <c r="C690" s="40"/>
+      <c r="D690" s="40"/>
+      <c r="E690" s="40"/>
+      <c r="F690" s="40"/>
+      <c r="G690" s="40"/>
+      <c r="H690" s="40"/>
     </row>
     <row r="691" ht="15.75" customHeight="1">
-      <c r="B691" s="37"/>
-[...5 lines deleted...]
-      <c r="H691" s="37"/>
+      <c r="B691" s="40"/>
+      <c r="C691" s="40"/>
+      <c r="D691" s="40"/>
+      <c r="E691" s="40"/>
+      <c r="F691" s="40"/>
+      <c r="G691" s="40"/>
+      <c r="H691" s="40"/>
     </row>
     <row r="692" ht="15.75" customHeight="1">
-      <c r="B692" s="37"/>
-[...5 lines deleted...]
-      <c r="H692" s="37"/>
+      <c r="B692" s="40"/>
+      <c r="C692" s="40"/>
+      <c r="D692" s="40"/>
+      <c r="E692" s="40"/>
+      <c r="F692" s="40"/>
+      <c r="G692" s="40"/>
+      <c r="H692" s="40"/>
     </row>
     <row r="693" ht="15.75" customHeight="1">
-      <c r="B693" s="37"/>
-[...5 lines deleted...]
-      <c r="H693" s="37"/>
+      <c r="B693" s="40"/>
+      <c r="C693" s="40"/>
+      <c r="D693" s="40"/>
+      <c r="E693" s="40"/>
+      <c r="F693" s="40"/>
+      <c r="G693" s="40"/>
+      <c r="H693" s="40"/>
     </row>
     <row r="694" ht="15.75" customHeight="1">
-      <c r="B694" s="37"/>
-[...5 lines deleted...]
-      <c r="H694" s="37"/>
+      <c r="B694" s="40"/>
+      <c r="C694" s="40"/>
+      <c r="D694" s="40"/>
+      <c r="E694" s="40"/>
+      <c r="F694" s="40"/>
+      <c r="G694" s="40"/>
+      <c r="H694" s="40"/>
     </row>
     <row r="695" ht="15.75" customHeight="1">
-      <c r="B695" s="37"/>
-[...5 lines deleted...]
-      <c r="H695" s="37"/>
+      <c r="B695" s="40"/>
+      <c r="C695" s="40"/>
+      <c r="D695" s="40"/>
+      <c r="E695" s="40"/>
+      <c r="F695" s="40"/>
+      <c r="G695" s="40"/>
+      <c r="H695" s="40"/>
     </row>
     <row r="696" ht="15.75" customHeight="1">
-      <c r="B696" s="37"/>
-[...5 lines deleted...]
-      <c r="H696" s="37"/>
+      <c r="B696" s="40"/>
+      <c r="C696" s="40"/>
+      <c r="D696" s="40"/>
+      <c r="E696" s="40"/>
+      <c r="F696" s="40"/>
+      <c r="G696" s="40"/>
+      <c r="H696" s="40"/>
     </row>
     <row r="697" ht="15.75" customHeight="1">
-      <c r="B697" s="37"/>
-[...5 lines deleted...]
-      <c r="H697" s="37"/>
+      <c r="B697" s="40"/>
+      <c r="C697" s="40"/>
+      <c r="D697" s="40"/>
+      <c r="E697" s="40"/>
+      <c r="F697" s="40"/>
+      <c r="G697" s="40"/>
+      <c r="H697" s="40"/>
     </row>
     <row r="698" ht="15.75" customHeight="1">
-      <c r="B698" s="37"/>
-[...5 lines deleted...]
-      <c r="H698" s="37"/>
+      <c r="B698" s="40"/>
+      <c r="C698" s="40"/>
+      <c r="D698" s="40"/>
+      <c r="E698" s="40"/>
+      <c r="F698" s="40"/>
+      <c r="G698" s="40"/>
+      <c r="H698" s="40"/>
     </row>
     <row r="699" ht="15.75" customHeight="1">
-      <c r="B699" s="37"/>
-[...5 lines deleted...]
-      <c r="H699" s="37"/>
+      <c r="B699" s="40"/>
+      <c r="C699" s="40"/>
+      <c r="D699" s="40"/>
+      <c r="E699" s="40"/>
+      <c r="F699" s="40"/>
+      <c r="G699" s="40"/>
+      <c r="H699" s="40"/>
     </row>
     <row r="700" ht="15.75" customHeight="1">
-      <c r="B700" s="37"/>
-[...5 lines deleted...]
-      <c r="H700" s="37"/>
+      <c r="B700" s="40"/>
+      <c r="C700" s="40"/>
+      <c r="D700" s="40"/>
+      <c r="E700" s="40"/>
+      <c r="F700" s="40"/>
+      <c r="G700" s="40"/>
+      <c r="H700" s="40"/>
     </row>
     <row r="701" ht="15.75" customHeight="1">
-      <c r="B701" s="37"/>
-[...5 lines deleted...]
-      <c r="H701" s="37"/>
+      <c r="B701" s="40"/>
+      <c r="C701" s="40"/>
+      <c r="D701" s="40"/>
+      <c r="E701" s="40"/>
+      <c r="F701" s="40"/>
+      <c r="G701" s="40"/>
+      <c r="H701" s="40"/>
     </row>
     <row r="702" ht="15.75" customHeight="1">
-      <c r="B702" s="37"/>
-[...5 lines deleted...]
-      <c r="H702" s="37"/>
+      <c r="B702" s="40"/>
+      <c r="C702" s="40"/>
+      <c r="D702" s="40"/>
+      <c r="E702" s="40"/>
+      <c r="F702" s="40"/>
+      <c r="G702" s="40"/>
+      <c r="H702" s="40"/>
     </row>
     <row r="703" ht="15.75" customHeight="1">
-      <c r="B703" s="37"/>
-[...5 lines deleted...]
-      <c r="H703" s="37"/>
+      <c r="B703" s="40"/>
+      <c r="C703" s="40"/>
+      <c r="D703" s="40"/>
+      <c r="E703" s="40"/>
+      <c r="F703" s="40"/>
+      <c r="G703" s="40"/>
+      <c r="H703" s="40"/>
     </row>
     <row r="704" ht="15.75" customHeight="1">
-      <c r="B704" s="37"/>
-[...5 lines deleted...]
-      <c r="H704" s="37"/>
+      <c r="B704" s="40"/>
+      <c r="C704" s="40"/>
+      <c r="D704" s="40"/>
+      <c r="E704" s="40"/>
+      <c r="F704" s="40"/>
+      <c r="G704" s="40"/>
+      <c r="H704" s="40"/>
     </row>
     <row r="705" ht="15.75" customHeight="1">
-      <c r="B705" s="37"/>
-[...5 lines deleted...]
-      <c r="H705" s="37"/>
+      <c r="B705" s="40"/>
+      <c r="C705" s="40"/>
+      <c r="D705" s="40"/>
+      <c r="E705" s="40"/>
+      <c r="F705" s="40"/>
+      <c r="G705" s="40"/>
+      <c r="H705" s="40"/>
     </row>
     <row r="706" ht="15.75" customHeight="1">
-      <c r="B706" s="37"/>
-[...5 lines deleted...]
-      <c r="H706" s="37"/>
+      <c r="B706" s="40"/>
+      <c r="C706" s="40"/>
+      <c r="D706" s="40"/>
+      <c r="E706" s="40"/>
+      <c r="F706" s="40"/>
+      <c r="G706" s="40"/>
+      <c r="H706" s="40"/>
     </row>
     <row r="707" ht="15.75" customHeight="1">
-      <c r="B707" s="37"/>
-[...5 lines deleted...]
-      <c r="H707" s="37"/>
+      <c r="B707" s="40"/>
+      <c r="C707" s="40"/>
+      <c r="D707" s="40"/>
+      <c r="E707" s="40"/>
+      <c r="F707" s="40"/>
+      <c r="G707" s="40"/>
+      <c r="H707" s="40"/>
     </row>
     <row r="708" ht="15.75" customHeight="1">
-      <c r="B708" s="37"/>
-[...5 lines deleted...]
-      <c r="H708" s="37"/>
+      <c r="B708" s="40"/>
+      <c r="C708" s="40"/>
+      <c r="D708" s="40"/>
+      <c r="E708" s="40"/>
+      <c r="F708" s="40"/>
+      <c r="G708" s="40"/>
+      <c r="H708" s="40"/>
     </row>
     <row r="709" ht="15.75" customHeight="1">
-      <c r="B709" s="37"/>
-[...5 lines deleted...]
-      <c r="H709" s="37"/>
+      <c r="B709" s="40"/>
+      <c r="C709" s="40"/>
+      <c r="D709" s="40"/>
+      <c r="E709" s="40"/>
+      <c r="F709" s="40"/>
+      <c r="G709" s="40"/>
+      <c r="H709" s="40"/>
     </row>
     <row r="710" ht="15.75" customHeight="1">
-      <c r="B710" s="37"/>
-[...5 lines deleted...]
-      <c r="H710" s="37"/>
+      <c r="B710" s="40"/>
+      <c r="C710" s="40"/>
+      <c r="D710" s="40"/>
+      <c r="E710" s="40"/>
+      <c r="F710" s="40"/>
+      <c r="G710" s="40"/>
+      <c r="H710" s="40"/>
     </row>
     <row r="711" ht="15.75" customHeight="1">
-      <c r="B711" s="37"/>
-[...5 lines deleted...]
-      <c r="H711" s="37"/>
+      <c r="B711" s="40"/>
+      <c r="C711" s="40"/>
+      <c r="D711" s="40"/>
+      <c r="E711" s="40"/>
+      <c r="F711" s="40"/>
+      <c r="G711" s="40"/>
+      <c r="H711" s="40"/>
     </row>
     <row r="712" ht="15.75" customHeight="1">
-      <c r="B712" s="37"/>
-[...5 lines deleted...]
-      <c r="H712" s="37"/>
+      <c r="B712" s="40"/>
+      <c r="C712" s="40"/>
+      <c r="D712" s="40"/>
+      <c r="E712" s="40"/>
+      <c r="F712" s="40"/>
+      <c r="G712" s="40"/>
+      <c r="H712" s="40"/>
     </row>
     <row r="713" ht="15.75" customHeight="1">
-      <c r="B713" s="37"/>
-[...5 lines deleted...]
-      <c r="H713" s="37"/>
+      <c r="B713" s="40"/>
+      <c r="C713" s="40"/>
+      <c r="D713" s="40"/>
+      <c r="E713" s="40"/>
+      <c r="F713" s="40"/>
+      <c r="G713" s="40"/>
+      <c r="H713" s="40"/>
     </row>
     <row r="714" ht="15.75" customHeight="1">
-      <c r="B714" s="37"/>
-[...5 lines deleted...]
-      <c r="H714" s="37"/>
+      <c r="B714" s="40"/>
+      <c r="C714" s="40"/>
+      <c r="D714" s="40"/>
+      <c r="E714" s="40"/>
+      <c r="F714" s="40"/>
+      <c r="G714" s="40"/>
+      <c r="H714" s="40"/>
     </row>
     <row r="715" ht="15.75" customHeight="1">
-      <c r="B715" s="37"/>
-[...5 lines deleted...]
-      <c r="H715" s="37"/>
+      <c r="B715" s="40"/>
+      <c r="C715" s="40"/>
+      <c r="D715" s="40"/>
+      <c r="E715" s="40"/>
+      <c r="F715" s="40"/>
+      <c r="G715" s="40"/>
+      <c r="H715" s="40"/>
     </row>
     <row r="716" ht="15.75" customHeight="1">
-      <c r="B716" s="37"/>
-[...5 lines deleted...]
-      <c r="H716" s="37"/>
+      <c r="B716" s="40"/>
+      <c r="C716" s="40"/>
+      <c r="D716" s="40"/>
+      <c r="E716" s="40"/>
+      <c r="F716" s="40"/>
+      <c r="G716" s="40"/>
+      <c r="H716" s="40"/>
     </row>
     <row r="717" ht="15.75" customHeight="1">
-      <c r="B717" s="37"/>
-[...5 lines deleted...]
-      <c r="H717" s="37"/>
+      <c r="B717" s="40"/>
+      <c r="C717" s="40"/>
+      <c r="D717" s="40"/>
+      <c r="E717" s="40"/>
+      <c r="F717" s="40"/>
+      <c r="G717" s="40"/>
+      <c r="H717" s="40"/>
     </row>
     <row r="718" ht="15.75" customHeight="1">
-      <c r="B718" s="37"/>
-[...5 lines deleted...]
-      <c r="H718" s="37"/>
+      <c r="B718" s="40"/>
+      <c r="C718" s="40"/>
+      <c r="D718" s="40"/>
+      <c r="E718" s="40"/>
+      <c r="F718" s="40"/>
+      <c r="G718" s="40"/>
+      <c r="H718" s="40"/>
     </row>
     <row r="719" ht="15.75" customHeight="1">
-      <c r="B719" s="37"/>
-[...5 lines deleted...]
-      <c r="H719" s="37"/>
+      <c r="B719" s="40"/>
+      <c r="C719" s="40"/>
+      <c r="D719" s="40"/>
+      <c r="E719" s="40"/>
+      <c r="F719" s="40"/>
+      <c r="G719" s="40"/>
+      <c r="H719" s="40"/>
     </row>
     <row r="720" ht="15.75" customHeight="1">
-      <c r="B720" s="37"/>
-[...5 lines deleted...]
-      <c r="H720" s="37"/>
+      <c r="B720" s="40"/>
+      <c r="C720" s="40"/>
+      <c r="D720" s="40"/>
+      <c r="E720" s="40"/>
+      <c r="F720" s="40"/>
+      <c r="G720" s="40"/>
+      <c r="H720" s="40"/>
     </row>
     <row r="721" ht="15.75" customHeight="1">
-      <c r="B721" s="37"/>
-[...5 lines deleted...]
-      <c r="H721" s="37"/>
+      <c r="B721" s="40"/>
+      <c r="C721" s="40"/>
+      <c r="D721" s="40"/>
+      <c r="E721" s="40"/>
+      <c r="F721" s="40"/>
+      <c r="G721" s="40"/>
+      <c r="H721" s="40"/>
     </row>
     <row r="722" ht="15.75" customHeight="1">
-      <c r="B722" s="37"/>
-[...5 lines deleted...]
-      <c r="H722" s="37"/>
+      <c r="B722" s="40"/>
+      <c r="C722" s="40"/>
+      <c r="D722" s="40"/>
+      <c r="E722" s="40"/>
+      <c r="F722" s="40"/>
+      <c r="G722" s="40"/>
+      <c r="H722" s="40"/>
     </row>
     <row r="723" ht="15.75" customHeight="1">
-      <c r="B723" s="37"/>
-[...5 lines deleted...]
-      <c r="H723" s="37"/>
+      <c r="B723" s="40"/>
+      <c r="C723" s="40"/>
+      <c r="D723" s="40"/>
+      <c r="E723" s="40"/>
+      <c r="F723" s="40"/>
+      <c r="G723" s="40"/>
+      <c r="H723" s="40"/>
     </row>
     <row r="724" ht="15.75" customHeight="1">
-      <c r="B724" s="37"/>
-[...5 lines deleted...]
-      <c r="H724" s="37"/>
+      <c r="B724" s="40"/>
+      <c r="C724" s="40"/>
+      <c r="D724" s="40"/>
+      <c r="E724" s="40"/>
+      <c r="F724" s="40"/>
+      <c r="G724" s="40"/>
+      <c r="H724" s="40"/>
     </row>
     <row r="725" ht="15.75" customHeight="1">
-      <c r="B725" s="37"/>
-[...5 lines deleted...]
-      <c r="H725" s="37"/>
+      <c r="B725" s="40"/>
+      <c r="C725" s="40"/>
+      <c r="D725" s="40"/>
+      <c r="E725" s="40"/>
+      <c r="F725" s="40"/>
+      <c r="G725" s="40"/>
+      <c r="H725" s="40"/>
     </row>
     <row r="726" ht="15.75" customHeight="1">
-      <c r="B726" s="37"/>
-[...5 lines deleted...]
-      <c r="H726" s="37"/>
+      <c r="B726" s="40"/>
+      <c r="C726" s="40"/>
+      <c r="D726" s="40"/>
+      <c r="E726" s="40"/>
+      <c r="F726" s="40"/>
+      <c r="G726" s="40"/>
+      <c r="H726" s="40"/>
     </row>
     <row r="727" ht="15.75" customHeight="1">
-      <c r="B727" s="37"/>
-[...5 lines deleted...]
-      <c r="H727" s="37"/>
+      <c r="B727" s="40"/>
+      <c r="C727" s="40"/>
+      <c r="D727" s="40"/>
+      <c r="E727" s="40"/>
+      <c r="F727" s="40"/>
+      <c r="G727" s="40"/>
+      <c r="H727" s="40"/>
     </row>
     <row r="728" ht="15.75" customHeight="1">
-      <c r="B728" s="37"/>
-[...5 lines deleted...]
-      <c r="H728" s="37"/>
+      <c r="B728" s="40"/>
+      <c r="C728" s="40"/>
+      <c r="D728" s="40"/>
+      <c r="E728" s="40"/>
+      <c r="F728" s="40"/>
+      <c r="G728" s="40"/>
+      <c r="H728" s="40"/>
     </row>
     <row r="729" ht="15.75" customHeight="1">
-      <c r="B729" s="37"/>
-[...5 lines deleted...]
-      <c r="H729" s="37"/>
+      <c r="B729" s="40"/>
+      <c r="C729" s="40"/>
+      <c r="D729" s="40"/>
+      <c r="E729" s="40"/>
+      <c r="F729" s="40"/>
+      <c r="G729" s="40"/>
+      <c r="H729" s="40"/>
     </row>
     <row r="730" ht="15.75" customHeight="1">
-      <c r="B730" s="37"/>
-[...5 lines deleted...]
-      <c r="H730" s="37"/>
+      <c r="B730" s="40"/>
+      <c r="C730" s="40"/>
+      <c r="D730" s="40"/>
+      <c r="E730" s="40"/>
+      <c r="F730" s="40"/>
+      <c r="G730" s="40"/>
+      <c r="H730" s="40"/>
     </row>
     <row r="731" ht="15.75" customHeight="1">
-      <c r="B731" s="37"/>
-[...5 lines deleted...]
-      <c r="H731" s="37"/>
+      <c r="B731" s="40"/>
+      <c r="C731" s="40"/>
+      <c r="D731" s="40"/>
+      <c r="E731" s="40"/>
+      <c r="F731" s="40"/>
+      <c r="G731" s="40"/>
+      <c r="H731" s="40"/>
     </row>
     <row r="732" ht="15.75" customHeight="1">
-      <c r="B732" s="37"/>
-[...5 lines deleted...]
-      <c r="H732" s="37"/>
+      <c r="B732" s="40"/>
+      <c r="C732" s="40"/>
+      <c r="D732" s="40"/>
+      <c r="E732" s="40"/>
+      <c r="F732" s="40"/>
+      <c r="G732" s="40"/>
+      <c r="H732" s="40"/>
     </row>
     <row r="733" ht="15.75" customHeight="1">
-      <c r="B733" s="37"/>
-[...5 lines deleted...]
-      <c r="H733" s="37"/>
+      <c r="B733" s="40"/>
+      <c r="C733" s="40"/>
+      <c r="D733" s="40"/>
+      <c r="E733" s="40"/>
+      <c r="F733" s="40"/>
+      <c r="G733" s="40"/>
+      <c r="H733" s="40"/>
     </row>
     <row r="734" ht="15.75" customHeight="1">
-      <c r="B734" s="37"/>
-[...5 lines deleted...]
-      <c r="H734" s="37"/>
+      <c r="B734" s="40"/>
+      <c r="C734" s="40"/>
+      <c r="D734" s="40"/>
+      <c r="E734" s="40"/>
+      <c r="F734" s="40"/>
+      <c r="G734" s="40"/>
+      <c r="H734" s="40"/>
     </row>
     <row r="735" ht="15.75" customHeight="1">
-      <c r="B735" s="37"/>
-[...5 lines deleted...]
-      <c r="H735" s="37"/>
+      <c r="B735" s="40"/>
+      <c r="C735" s="40"/>
+      <c r="D735" s="40"/>
+      <c r="E735" s="40"/>
+      <c r="F735" s="40"/>
+      <c r="G735" s="40"/>
+      <c r="H735" s="40"/>
     </row>
     <row r="736" ht="15.75" customHeight="1">
-      <c r="B736" s="37"/>
-[...5 lines deleted...]
-      <c r="H736" s="37"/>
+      <c r="B736" s="40"/>
+      <c r="C736" s="40"/>
+      <c r="D736" s="40"/>
+      <c r="E736" s="40"/>
+      <c r="F736" s="40"/>
+      <c r="G736" s="40"/>
+      <c r="H736" s="40"/>
     </row>
     <row r="737" ht="15.75" customHeight="1">
-      <c r="B737" s="37"/>
-[...5 lines deleted...]
-      <c r="H737" s="37"/>
+      <c r="B737" s="40"/>
+      <c r="C737" s="40"/>
+      <c r="D737" s="40"/>
+      <c r="E737" s="40"/>
+      <c r="F737" s="40"/>
+      <c r="G737" s="40"/>
+      <c r="H737" s="40"/>
     </row>
     <row r="738" ht="15.75" customHeight="1">
-      <c r="B738" s="37"/>
-[...5 lines deleted...]
-      <c r="H738" s="37"/>
+      <c r="B738" s="40"/>
+      <c r="C738" s="40"/>
+      <c r="D738" s="40"/>
+      <c r="E738" s="40"/>
+      <c r="F738" s="40"/>
+      <c r="G738" s="40"/>
+      <c r="H738" s="40"/>
     </row>
     <row r="739" ht="15.75" customHeight="1">
-      <c r="B739" s="37"/>
-[...5 lines deleted...]
-      <c r="H739" s="37"/>
+      <c r="B739" s="40"/>
+      <c r="C739" s="40"/>
+      <c r="D739" s="40"/>
+      <c r="E739" s="40"/>
+      <c r="F739" s="40"/>
+      <c r="G739" s="40"/>
+      <c r="H739" s="40"/>
     </row>
     <row r="740" ht="15.75" customHeight="1">
-      <c r="B740" s="37"/>
-[...5 lines deleted...]
-      <c r="H740" s="37"/>
+      <c r="B740" s="40"/>
+      <c r="C740" s="40"/>
+      <c r="D740" s="40"/>
+      <c r="E740" s="40"/>
+      <c r="F740" s="40"/>
+      <c r="G740" s="40"/>
+      <c r="H740" s="40"/>
     </row>
     <row r="741" ht="15.75" customHeight="1">
-      <c r="B741" s="37"/>
-[...5 lines deleted...]
-      <c r="H741" s="37"/>
+      <c r="B741" s="40"/>
+      <c r="C741" s="40"/>
+      <c r="D741" s="40"/>
+      <c r="E741" s="40"/>
+      <c r="F741" s="40"/>
+      <c r="G741" s="40"/>
+      <c r="H741" s="40"/>
     </row>
     <row r="742" ht="15.75" customHeight="1">
-      <c r="B742" s="37"/>
-[...5 lines deleted...]
-      <c r="H742" s="37"/>
+      <c r="B742" s="40"/>
+      <c r="C742" s="40"/>
+      <c r="D742" s="40"/>
+      <c r="E742" s="40"/>
+      <c r="F742" s="40"/>
+      <c r="G742" s="40"/>
+      <c r="H742" s="40"/>
     </row>
     <row r="743" ht="15.75" customHeight="1">
-      <c r="B743" s="37"/>
-[...5 lines deleted...]
-      <c r="H743" s="37"/>
+      <c r="B743" s="40"/>
+      <c r="C743" s="40"/>
+      <c r="D743" s="40"/>
+      <c r="E743" s="40"/>
+      <c r="F743" s="40"/>
+      <c r="G743" s="40"/>
+      <c r="H743" s="40"/>
     </row>
     <row r="744" ht="15.75" customHeight="1">
-      <c r="B744" s="37"/>
-[...5 lines deleted...]
-      <c r="H744" s="37"/>
+      <c r="B744" s="40"/>
+      <c r="C744" s="40"/>
+      <c r="D744" s="40"/>
+      <c r="E744" s="40"/>
+      <c r="F744" s="40"/>
+      <c r="G744" s="40"/>
+      <c r="H744" s="40"/>
     </row>
     <row r="745" ht="15.75" customHeight="1">
-      <c r="B745" s="37"/>
-[...5 lines deleted...]
-      <c r="H745" s="37"/>
+      <c r="B745" s="40"/>
+      <c r="C745" s="40"/>
+      <c r="D745" s="40"/>
+      <c r="E745" s="40"/>
+      <c r="F745" s="40"/>
+      <c r="G745" s="40"/>
+      <c r="H745" s="40"/>
     </row>
     <row r="746" ht="15.75" customHeight="1">
-      <c r="B746" s="37"/>
-[...5 lines deleted...]
-      <c r="H746" s="37"/>
+      <c r="B746" s="40"/>
+      <c r="C746" s="40"/>
+      <c r="D746" s="40"/>
+      <c r="E746" s="40"/>
+      <c r="F746" s="40"/>
+      <c r="G746" s="40"/>
+      <c r="H746" s="40"/>
     </row>
     <row r="747" ht="15.75" customHeight="1">
-      <c r="B747" s="37"/>
-[...5 lines deleted...]
-      <c r="H747" s="37"/>
+      <c r="B747" s="40"/>
+      <c r="C747" s="40"/>
+      <c r="D747" s="40"/>
+      <c r="E747" s="40"/>
+      <c r="F747" s="40"/>
+      <c r="G747" s="40"/>
+      <c r="H747" s="40"/>
     </row>
     <row r="748" ht="15.75" customHeight="1">
-      <c r="B748" s="37"/>
-[...5 lines deleted...]
-      <c r="H748" s="37"/>
+      <c r="B748" s="40"/>
+      <c r="C748" s="40"/>
+      <c r="D748" s="40"/>
+      <c r="E748" s="40"/>
+      <c r="F748" s="40"/>
+      <c r="G748" s="40"/>
+      <c r="H748" s="40"/>
     </row>
     <row r="749" ht="15.75" customHeight="1">
-      <c r="B749" s="37"/>
-[...5 lines deleted...]
-      <c r="H749" s="37"/>
+      <c r="B749" s="40"/>
+      <c r="C749" s="40"/>
+      <c r="D749" s="40"/>
+      <c r="E749" s="40"/>
+      <c r="F749" s="40"/>
+      <c r="G749" s="40"/>
+      <c r="H749" s="40"/>
     </row>
     <row r="750" ht="15.75" customHeight="1">
-      <c r="B750" s="37"/>
-[...5 lines deleted...]
-      <c r="H750" s="37"/>
+      <c r="B750" s="40"/>
+      <c r="C750" s="40"/>
+      <c r="D750" s="40"/>
+      <c r="E750" s="40"/>
+      <c r="F750" s="40"/>
+      <c r="G750" s="40"/>
+      <c r="H750" s="40"/>
     </row>
     <row r="751" ht="15.75" customHeight="1">
-      <c r="B751" s="37"/>
-[...5 lines deleted...]
-      <c r="H751" s="37"/>
+      <c r="B751" s="40"/>
+      <c r="C751" s="40"/>
+      <c r="D751" s="40"/>
+      <c r="E751" s="40"/>
+      <c r="F751" s="40"/>
+      <c r="G751" s="40"/>
+      <c r="H751" s="40"/>
     </row>
     <row r="752" ht="15.75" customHeight="1">
-      <c r="B752" s="37"/>
-[...5 lines deleted...]
-      <c r="H752" s="37"/>
+      <c r="B752" s="40"/>
+      <c r="C752" s="40"/>
+      <c r="D752" s="40"/>
+      <c r="E752" s="40"/>
+      <c r="F752" s="40"/>
+      <c r="G752" s="40"/>
+      <c r="H752" s="40"/>
     </row>
     <row r="753" ht="15.75" customHeight="1">
-      <c r="B753" s="37"/>
-[...5 lines deleted...]
-      <c r="H753" s="37"/>
+      <c r="B753" s="40"/>
+      <c r="C753" s="40"/>
+      <c r="D753" s="40"/>
+      <c r="E753" s="40"/>
+      <c r="F753" s="40"/>
+      <c r="G753" s="40"/>
+      <c r="H753" s="40"/>
     </row>
     <row r="754" ht="15.75" customHeight="1">
-      <c r="B754" s="37"/>
-[...5 lines deleted...]
-      <c r="H754" s="37"/>
+      <c r="B754" s="40"/>
+      <c r="C754" s="40"/>
+      <c r="D754" s="40"/>
+      <c r="E754" s="40"/>
+      <c r="F754" s="40"/>
+      <c r="G754" s="40"/>
+      <c r="H754" s="40"/>
     </row>
     <row r="755" ht="15.75" customHeight="1">
-      <c r="B755" s="37"/>
-[...5 lines deleted...]
-      <c r="H755" s="37"/>
+      <c r="B755" s="40"/>
+      <c r="C755" s="40"/>
+      <c r="D755" s="40"/>
+      <c r="E755" s="40"/>
+      <c r="F755" s="40"/>
+      <c r="G755" s="40"/>
+      <c r="H755" s="40"/>
     </row>
     <row r="756" ht="15.75" customHeight="1">
-      <c r="B756" s="37"/>
-[...5 lines deleted...]
-      <c r="H756" s="37"/>
+      <c r="B756" s="40"/>
+      <c r="C756" s="40"/>
+      <c r="D756" s="40"/>
+      <c r="E756" s="40"/>
+      <c r="F756" s="40"/>
+      <c r="G756" s="40"/>
+      <c r="H756" s="40"/>
     </row>
     <row r="757" ht="15.75" customHeight="1">
-      <c r="B757" s="37"/>
-[...5 lines deleted...]
-      <c r="H757" s="37"/>
+      <c r="B757" s="40"/>
+      <c r="C757" s="40"/>
+      <c r="D757" s="40"/>
+      <c r="E757" s="40"/>
+      <c r="F757" s="40"/>
+      <c r="G757" s="40"/>
+      <c r="H757" s="40"/>
     </row>
     <row r="758" ht="15.75" customHeight="1">
-      <c r="B758" s="37"/>
-[...5 lines deleted...]
-      <c r="H758" s="37"/>
+      <c r="B758" s="40"/>
+      <c r="C758" s="40"/>
+      <c r="D758" s="40"/>
+      <c r="E758" s="40"/>
+      <c r="F758" s="40"/>
+      <c r="G758" s="40"/>
+      <c r="H758" s="40"/>
     </row>
     <row r="759" ht="15.75" customHeight="1">
-      <c r="B759" s="37"/>
-[...5 lines deleted...]
-      <c r="H759" s="37"/>
+      <c r="B759" s="40"/>
+      <c r="C759" s="40"/>
+      <c r="D759" s="40"/>
+      <c r="E759" s="40"/>
+      <c r="F759" s="40"/>
+      <c r="G759" s="40"/>
+      <c r="H759" s="40"/>
     </row>
     <row r="760" ht="15.75" customHeight="1">
-      <c r="B760" s="37"/>
-[...5 lines deleted...]
-      <c r="H760" s="37"/>
+      <c r="B760" s="40"/>
+      <c r="C760" s="40"/>
+      <c r="D760" s="40"/>
+      <c r="E760" s="40"/>
+      <c r="F760" s="40"/>
+      <c r="G760" s="40"/>
+      <c r="H760" s="40"/>
     </row>
     <row r="761" ht="15.75" customHeight="1">
-      <c r="B761" s="37"/>
-[...5 lines deleted...]
-      <c r="H761" s="37"/>
+      <c r="B761" s="40"/>
+      <c r="C761" s="40"/>
+      <c r="D761" s="40"/>
+      <c r="E761" s="40"/>
+      <c r="F761" s="40"/>
+      <c r="G761" s="40"/>
+      <c r="H761" s="40"/>
     </row>
     <row r="762" ht="15.75" customHeight="1">
-      <c r="B762" s="37"/>
-[...5 lines deleted...]
-      <c r="H762" s="37"/>
+      <c r="B762" s="40"/>
+      <c r="C762" s="40"/>
+      <c r="D762" s="40"/>
+      <c r="E762" s="40"/>
+      <c r="F762" s="40"/>
+      <c r="G762" s="40"/>
+      <c r="H762" s="40"/>
     </row>
     <row r="763" ht="15.75" customHeight="1">
-      <c r="B763" s="37"/>
-[...5 lines deleted...]
-      <c r="H763" s="37"/>
+      <c r="B763" s="40"/>
+      <c r="C763" s="40"/>
+      <c r="D763" s="40"/>
+      <c r="E763" s="40"/>
+      <c r="F763" s="40"/>
+      <c r="G763" s="40"/>
+      <c r="H763" s="40"/>
     </row>
     <row r="764" ht="15.75" customHeight="1">
-      <c r="B764" s="37"/>
-[...5 lines deleted...]
-      <c r="H764" s="37"/>
+      <c r="B764" s="40"/>
+      <c r="C764" s="40"/>
+      <c r="D764" s="40"/>
+      <c r="E764" s="40"/>
+      <c r="F764" s="40"/>
+      <c r="G764" s="40"/>
+      <c r="H764" s="40"/>
     </row>
     <row r="765" ht="15.75" customHeight="1">
-      <c r="B765" s="37"/>
-[...5 lines deleted...]
-      <c r="H765" s="37"/>
+      <c r="B765" s="40"/>
+      <c r="C765" s="40"/>
+      <c r="D765" s="40"/>
+      <c r="E765" s="40"/>
+      <c r="F765" s="40"/>
+      <c r="G765" s="40"/>
+      <c r="H765" s="40"/>
     </row>
     <row r="766" ht="15.75" customHeight="1">
-      <c r="B766" s="37"/>
-[...5 lines deleted...]
-      <c r="H766" s="37"/>
+      <c r="B766" s="40"/>
+      <c r="C766" s="40"/>
+      <c r="D766" s="40"/>
+      <c r="E766" s="40"/>
+      <c r="F766" s="40"/>
+      <c r="G766" s="40"/>
+      <c r="H766" s="40"/>
     </row>
     <row r="767" ht="15.75" customHeight="1">
-      <c r="B767" s="37"/>
-[...5 lines deleted...]
-      <c r="H767" s="37"/>
+      <c r="B767" s="40"/>
+      <c r="C767" s="40"/>
+      <c r="D767" s="40"/>
+      <c r="E767" s="40"/>
+      <c r="F767" s="40"/>
+      <c r="G767" s="40"/>
+      <c r="H767" s="40"/>
     </row>
     <row r="768" ht="15.75" customHeight="1">
-      <c r="B768" s="37"/>
-[...5 lines deleted...]
-      <c r="H768" s="37"/>
+      <c r="B768" s="40"/>
+      <c r="C768" s="40"/>
+      <c r="D768" s="40"/>
+      <c r="E768" s="40"/>
+      <c r="F768" s="40"/>
+      <c r="G768" s="40"/>
+      <c r="H768" s="40"/>
     </row>
     <row r="769" ht="15.75" customHeight="1">
-      <c r="B769" s="37"/>
-[...5 lines deleted...]
-      <c r="H769" s="37"/>
+      <c r="B769" s="40"/>
+      <c r="C769" s="40"/>
+      <c r="D769" s="40"/>
+      <c r="E769" s="40"/>
+      <c r="F769" s="40"/>
+      <c r="G769" s="40"/>
+      <c r="H769" s="40"/>
     </row>
     <row r="770" ht="15.75" customHeight="1">
-      <c r="B770" s="37"/>
-[...5 lines deleted...]
-      <c r="H770" s="37"/>
+      <c r="B770" s="40"/>
+      <c r="C770" s="40"/>
+      <c r="D770" s="40"/>
+      <c r="E770" s="40"/>
+      <c r="F770" s="40"/>
+      <c r="G770" s="40"/>
+      <c r="H770" s="40"/>
     </row>
     <row r="771" ht="15.75" customHeight="1">
-      <c r="B771" s="37"/>
-[...5 lines deleted...]
-      <c r="H771" s="37"/>
+      <c r="B771" s="40"/>
+      <c r="C771" s="40"/>
+      <c r="D771" s="40"/>
+      <c r="E771" s="40"/>
+      <c r="F771" s="40"/>
+      <c r="G771" s="40"/>
+      <c r="H771" s="40"/>
     </row>
     <row r="772" ht="15.75" customHeight="1">
-      <c r="B772" s="37"/>
-[...5 lines deleted...]
-      <c r="H772" s="37"/>
+      <c r="B772" s="40"/>
+      <c r="C772" s="40"/>
+      <c r="D772" s="40"/>
+      <c r="E772" s="40"/>
+      <c r="F772" s="40"/>
+      <c r="G772" s="40"/>
+      <c r="H772" s="40"/>
     </row>
     <row r="773" ht="15.75" customHeight="1">
-      <c r="B773" s="37"/>
-[...5 lines deleted...]
-      <c r="H773" s="37"/>
+      <c r="B773" s="40"/>
+      <c r="C773" s="40"/>
+      <c r="D773" s="40"/>
+      <c r="E773" s="40"/>
+      <c r="F773" s="40"/>
+      <c r="G773" s="40"/>
+      <c r="H773" s="40"/>
     </row>
     <row r="774" ht="15.75" customHeight="1">
-      <c r="B774" s="37"/>
-[...5 lines deleted...]
-      <c r="H774" s="37"/>
+      <c r="B774" s="40"/>
+      <c r="C774" s="40"/>
+      <c r="D774" s="40"/>
+      <c r="E774" s="40"/>
+      <c r="F774" s="40"/>
+      <c r="G774" s="40"/>
+      <c r="H774" s="40"/>
     </row>
     <row r="775" ht="15.75" customHeight="1">
-      <c r="B775" s="37"/>
-[...5 lines deleted...]
-      <c r="H775" s="37"/>
+      <c r="B775" s="40"/>
+      <c r="C775" s="40"/>
+      <c r="D775" s="40"/>
+      <c r="E775" s="40"/>
+      <c r="F775" s="40"/>
+      <c r="G775" s="40"/>
+      <c r="H775" s="40"/>
     </row>
     <row r="776" ht="15.75" customHeight="1">
-      <c r="B776" s="37"/>
-[...5 lines deleted...]
-      <c r="H776" s="37"/>
+      <c r="B776" s="40"/>
+      <c r="C776" s="40"/>
+      <c r="D776" s="40"/>
+      <c r="E776" s="40"/>
+      <c r="F776" s="40"/>
+      <c r="G776" s="40"/>
+      <c r="H776" s="40"/>
     </row>
     <row r="777" ht="15.75" customHeight="1">
-      <c r="B777" s="37"/>
-[...5 lines deleted...]
-      <c r="H777" s="37"/>
+      <c r="B777" s="40"/>
+      <c r="C777" s="40"/>
+      <c r="D777" s="40"/>
+      <c r="E777" s="40"/>
+      <c r="F777" s="40"/>
+      <c r="G777" s="40"/>
+      <c r="H777" s="40"/>
     </row>
     <row r="778" ht="15.75" customHeight="1">
-      <c r="B778" s="37"/>
-[...5 lines deleted...]
-      <c r="H778" s="37"/>
+      <c r="B778" s="40"/>
+      <c r="C778" s="40"/>
+      <c r="D778" s="40"/>
+      <c r="E778" s="40"/>
+      <c r="F778" s="40"/>
+      <c r="G778" s="40"/>
+      <c r="H778" s="40"/>
     </row>
     <row r="779" ht="15.75" customHeight="1">
-      <c r="B779" s="37"/>
-[...5 lines deleted...]
-      <c r="H779" s="37"/>
+      <c r="B779" s="40"/>
+      <c r="C779" s="40"/>
+      <c r="D779" s="40"/>
+      <c r="E779" s="40"/>
+      <c r="F779" s="40"/>
+      <c r="G779" s="40"/>
+      <c r="H779" s="40"/>
     </row>
     <row r="780" ht="15.75" customHeight="1">
-      <c r="B780" s="37"/>
-[...5 lines deleted...]
-      <c r="H780" s="37"/>
+      <c r="B780" s="40"/>
+      <c r="C780" s="40"/>
+      <c r="D780" s="40"/>
+      <c r="E780" s="40"/>
+      <c r="F780" s="40"/>
+      <c r="G780" s="40"/>
+      <c r="H780" s="40"/>
     </row>
     <row r="781" ht="15.75" customHeight="1">
-      <c r="B781" s="37"/>
-[...5 lines deleted...]
-      <c r="H781" s="37"/>
+      <c r="B781" s="40"/>
+      <c r="C781" s="40"/>
+      <c r="D781" s="40"/>
+      <c r="E781" s="40"/>
+      <c r="F781" s="40"/>
+      <c r="G781" s="40"/>
+      <c r="H781" s="40"/>
     </row>
     <row r="782" ht="15.75" customHeight="1">
-      <c r="B782" s="37"/>
-[...5 lines deleted...]
-      <c r="H782" s="37"/>
+      <c r="B782" s="40"/>
+      <c r="C782" s="40"/>
+      <c r="D782" s="40"/>
+      <c r="E782" s="40"/>
+      <c r="F782" s="40"/>
+      <c r="G782" s="40"/>
+      <c r="H782" s="40"/>
     </row>
     <row r="783" ht="15.75" customHeight="1">
-      <c r="B783" s="37"/>
-[...5 lines deleted...]
-      <c r="H783" s="37"/>
+      <c r="B783" s="40"/>
+      <c r="C783" s="40"/>
+      <c r="D783" s="40"/>
+      <c r="E783" s="40"/>
+      <c r="F783" s="40"/>
+      <c r="G783" s="40"/>
+      <c r="H783" s="40"/>
     </row>
     <row r="784" ht="15.75" customHeight="1">
-      <c r="B784" s="37"/>
-[...5 lines deleted...]
-      <c r="H784" s="37"/>
+      <c r="B784" s="40"/>
+      <c r="C784" s="40"/>
+      <c r="D784" s="40"/>
+      <c r="E784" s="40"/>
+      <c r="F784" s="40"/>
+      <c r="G784" s="40"/>
+      <c r="H784" s="40"/>
     </row>
     <row r="785" ht="15.75" customHeight="1">
-      <c r="B785" s="37"/>
-[...5 lines deleted...]
-      <c r="H785" s="37"/>
+      <c r="B785" s="40"/>
+      <c r="C785" s="40"/>
+      <c r="D785" s="40"/>
+      <c r="E785" s="40"/>
+      <c r="F785" s="40"/>
+      <c r="G785" s="40"/>
+      <c r="H785" s="40"/>
     </row>
     <row r="786" ht="15.75" customHeight="1">
-      <c r="B786" s="37"/>
-[...5 lines deleted...]
-      <c r="H786" s="37"/>
+      <c r="B786" s="40"/>
+      <c r="C786" s="40"/>
+      <c r="D786" s="40"/>
+      <c r="E786" s="40"/>
+      <c r="F786" s="40"/>
+      <c r="G786" s="40"/>
+      <c r="H786" s="40"/>
     </row>
     <row r="787" ht="15.75" customHeight="1">
-      <c r="B787" s="37"/>
-[...5 lines deleted...]
-      <c r="H787" s="37"/>
+      <c r="B787" s="40"/>
+      <c r="C787" s="40"/>
+      <c r="D787" s="40"/>
+      <c r="E787" s="40"/>
+      <c r="F787" s="40"/>
+      <c r="G787" s="40"/>
+      <c r="H787" s="40"/>
     </row>
     <row r="788" ht="15.75" customHeight="1">
-      <c r="B788" s="37"/>
-[...5 lines deleted...]
-      <c r="H788" s="37"/>
+      <c r="B788" s="40"/>
+      <c r="C788" s="40"/>
+      <c r="D788" s="40"/>
+      <c r="E788" s="40"/>
+      <c r="F788" s="40"/>
+      <c r="G788" s="40"/>
+      <c r="H788" s="40"/>
     </row>
     <row r="789" ht="15.75" customHeight="1">
-      <c r="B789" s="37"/>
-[...5 lines deleted...]
-      <c r="H789" s="37"/>
+      <c r="B789" s="40"/>
+      <c r="C789" s="40"/>
+      <c r="D789" s="40"/>
+      <c r="E789" s="40"/>
+      <c r="F789" s="40"/>
+      <c r="G789" s="40"/>
+      <c r="H789" s="40"/>
     </row>
     <row r="790" ht="15.75" customHeight="1">
-      <c r="B790" s="37"/>
-[...5 lines deleted...]
-      <c r="H790" s="37"/>
+      <c r="B790" s="40"/>
+      <c r="C790" s="40"/>
+      <c r="D790" s="40"/>
+      <c r="E790" s="40"/>
+      <c r="F790" s="40"/>
+      <c r="G790" s="40"/>
+      <c r="H790" s="40"/>
     </row>
     <row r="791" ht="15.75" customHeight="1">
-      <c r="B791" s="37"/>
-[...5 lines deleted...]
-      <c r="H791" s="37"/>
+      <c r="B791" s="40"/>
+      <c r="C791" s="40"/>
+      <c r="D791" s="40"/>
+      <c r="E791" s="40"/>
+      <c r="F791" s="40"/>
+      <c r="G791" s="40"/>
+      <c r="H791" s="40"/>
     </row>
     <row r="792" ht="15.75" customHeight="1">
-      <c r="B792" s="37"/>
-[...5 lines deleted...]
-      <c r="H792" s="37"/>
+      <c r="B792" s="40"/>
+      <c r="C792" s="40"/>
+      <c r="D792" s="40"/>
+      <c r="E792" s="40"/>
+      <c r="F792" s="40"/>
+      <c r="G792" s="40"/>
+      <c r="H792" s="40"/>
     </row>
     <row r="793" ht="15.75" customHeight="1">
-      <c r="B793" s="37"/>
-[...5 lines deleted...]
-      <c r="H793" s="37"/>
+      <c r="B793" s="40"/>
+      <c r="C793" s="40"/>
+      <c r="D793" s="40"/>
+      <c r="E793" s="40"/>
+      <c r="F793" s="40"/>
+      <c r="G793" s="40"/>
+      <c r="H793" s="40"/>
     </row>
     <row r="794" ht="15.75" customHeight="1">
-      <c r="B794" s="37"/>
-[...5 lines deleted...]
-      <c r="H794" s="37"/>
+      <c r="B794" s="40"/>
+      <c r="C794" s="40"/>
+      <c r="D794" s="40"/>
+      <c r="E794" s="40"/>
+      <c r="F794" s="40"/>
+      <c r="G794" s="40"/>
+      <c r="H794" s="40"/>
     </row>
     <row r="795" ht="15.75" customHeight="1">
-      <c r="B795" s="37"/>
-[...5 lines deleted...]
-      <c r="H795" s="37"/>
+      <c r="B795" s="40"/>
+      <c r="C795" s="40"/>
+      <c r="D795" s="40"/>
+      <c r="E795" s="40"/>
+      <c r="F795" s="40"/>
+      <c r="G795" s="40"/>
+      <c r="H795" s="40"/>
     </row>
     <row r="796" ht="15.75" customHeight="1">
-      <c r="B796" s="37"/>
-[...5 lines deleted...]
-      <c r="H796" s="37"/>
+      <c r="B796" s="40"/>
+      <c r="C796" s="40"/>
+      <c r="D796" s="40"/>
+      <c r="E796" s="40"/>
+      <c r="F796" s="40"/>
+      <c r="G796" s="40"/>
+      <c r="H796" s="40"/>
     </row>
     <row r="797" ht="15.75" customHeight="1">
-      <c r="B797" s="37"/>
-[...5 lines deleted...]
-      <c r="H797" s="37"/>
+      <c r="B797" s="40"/>
+      <c r="C797" s="40"/>
+      <c r="D797" s="40"/>
+      <c r="E797" s="40"/>
+      <c r="F797" s="40"/>
+      <c r="G797" s="40"/>
+      <c r="H797" s="40"/>
     </row>
     <row r="798" ht="15.75" customHeight="1">
-      <c r="B798" s="37"/>
-[...5 lines deleted...]
-      <c r="H798" s="37"/>
+      <c r="B798" s="40"/>
+      <c r="C798" s="40"/>
+      <c r="D798" s="40"/>
+      <c r="E798" s="40"/>
+      <c r="F798" s="40"/>
+      <c r="G798" s="40"/>
+      <c r="H798" s="40"/>
     </row>
     <row r="799" ht="15.75" customHeight="1">
-      <c r="B799" s="37"/>
-[...5 lines deleted...]
-      <c r="H799" s="37"/>
+      <c r="B799" s="40"/>
+      <c r="C799" s="40"/>
+      <c r="D799" s="40"/>
+      <c r="E799" s="40"/>
+      <c r="F799" s="40"/>
+      <c r="G799" s="40"/>
+      <c r="H799" s="40"/>
     </row>
     <row r="800" ht="15.75" customHeight="1">
-      <c r="B800" s="37"/>
-[...5 lines deleted...]
-      <c r="H800" s="37"/>
+      <c r="B800" s="40"/>
+      <c r="C800" s="40"/>
+      <c r="D800" s="40"/>
+      <c r="E800" s="40"/>
+      <c r="F800" s="40"/>
+      <c r="G800" s="40"/>
+      <c r="H800" s="40"/>
     </row>
     <row r="801" ht="15.75" customHeight="1">
-      <c r="B801" s="37"/>
-[...5 lines deleted...]
-      <c r="H801" s="37"/>
+      <c r="B801" s="40"/>
+      <c r="C801" s="40"/>
+      <c r="D801" s="40"/>
+      <c r="E801" s="40"/>
+      <c r="F801" s="40"/>
+      <c r="G801" s="40"/>
+      <c r="H801" s="40"/>
     </row>
     <row r="802" ht="15.75" customHeight="1">
-      <c r="B802" s="37"/>
-[...5 lines deleted...]
-      <c r="H802" s="37"/>
+      <c r="B802" s="40"/>
+      <c r="C802" s="40"/>
+      <c r="D802" s="40"/>
+      <c r="E802" s="40"/>
+      <c r="F802" s="40"/>
+      <c r="G802" s="40"/>
+      <c r="H802" s="40"/>
     </row>
     <row r="803" ht="15.75" customHeight="1">
-      <c r="B803" s="37"/>
-[...5 lines deleted...]
-      <c r="H803" s="37"/>
+      <c r="B803" s="40"/>
+      <c r="C803" s="40"/>
+      <c r="D803" s="40"/>
+      <c r="E803" s="40"/>
+      <c r="F803" s="40"/>
+      <c r="G803" s="40"/>
+      <c r="H803" s="40"/>
     </row>
     <row r="804" ht="15.75" customHeight="1">
-      <c r="B804" s="37"/>
-[...5 lines deleted...]
-      <c r="H804" s="37"/>
+      <c r="B804" s="40"/>
+      <c r="C804" s="40"/>
+      <c r="D804" s="40"/>
+      <c r="E804" s="40"/>
+      <c r="F804" s="40"/>
+      <c r="G804" s="40"/>
+      <c r="H804" s="40"/>
     </row>
     <row r="805" ht="15.75" customHeight="1">
-      <c r="B805" s="37"/>
-[...5 lines deleted...]
-      <c r="H805" s="37"/>
+      <c r="B805" s="40"/>
+      <c r="C805" s="40"/>
+      <c r="D805" s="40"/>
+      <c r="E805" s="40"/>
+      <c r="F805" s="40"/>
+      <c r="G805" s="40"/>
+      <c r="H805" s="40"/>
     </row>
     <row r="806" ht="15.75" customHeight="1">
-      <c r="B806" s="37"/>
-[...5 lines deleted...]
-      <c r="H806" s="37"/>
+      <c r="B806" s="40"/>
+      <c r="C806" s="40"/>
+      <c r="D806" s="40"/>
+      <c r="E806" s="40"/>
+      <c r="F806" s="40"/>
+      <c r="G806" s="40"/>
+      <c r="H806" s="40"/>
     </row>
     <row r="807" ht="15.75" customHeight="1">
-      <c r="B807" s="37"/>
-[...5 lines deleted...]
-      <c r="H807" s="37"/>
+      <c r="B807" s="40"/>
+      <c r="C807" s="40"/>
+      <c r="D807" s="40"/>
+      <c r="E807" s="40"/>
+      <c r="F807" s="40"/>
+      <c r="G807" s="40"/>
+      <c r="H807" s="40"/>
     </row>
     <row r="808" ht="15.75" customHeight="1">
-      <c r="B808" s="37"/>
-[...5 lines deleted...]
-      <c r="H808" s="37"/>
+      <c r="B808" s="40"/>
+      <c r="C808" s="40"/>
+      <c r="D808" s="40"/>
+      <c r="E808" s="40"/>
+      <c r="F808" s="40"/>
+      <c r="G808" s="40"/>
+      <c r="H808" s="40"/>
     </row>
     <row r="809" ht="15.75" customHeight="1">
-      <c r="B809" s="37"/>
-[...5 lines deleted...]
-      <c r="H809" s="37"/>
+      <c r="B809" s="40"/>
+      <c r="C809" s="40"/>
+      <c r="D809" s="40"/>
+      <c r="E809" s="40"/>
+      <c r="F809" s="40"/>
+      <c r="G809" s="40"/>
+      <c r="H809" s="40"/>
     </row>
     <row r="810" ht="15.75" customHeight="1">
-      <c r="B810" s="37"/>
-[...5 lines deleted...]
-      <c r="H810" s="37"/>
+      <c r="B810" s="40"/>
+      <c r="C810" s="40"/>
+      <c r="D810" s="40"/>
+      <c r="E810" s="40"/>
+      <c r="F810" s="40"/>
+      <c r="G810" s="40"/>
+      <c r="H810" s="40"/>
     </row>
     <row r="811" ht="15.75" customHeight="1">
-      <c r="B811" s="37"/>
-[...5 lines deleted...]
-      <c r="H811" s="37"/>
+      <c r="B811" s="40"/>
+      <c r="C811" s="40"/>
+      <c r="D811" s="40"/>
+      <c r="E811" s="40"/>
+      <c r="F811" s="40"/>
+      <c r="G811" s="40"/>
+      <c r="H811" s="40"/>
     </row>
     <row r="812" ht="15.75" customHeight="1">
-      <c r="B812" s="37"/>
-[...5 lines deleted...]
-      <c r="H812" s="37"/>
+      <c r="B812" s="40"/>
+      <c r="C812" s="40"/>
+      <c r="D812" s="40"/>
+      <c r="E812" s="40"/>
+      <c r="F812" s="40"/>
+      <c r="G812" s="40"/>
+      <c r="H812" s="40"/>
     </row>
     <row r="813" ht="15.75" customHeight="1">
-      <c r="B813" s="37"/>
-[...5 lines deleted...]
-      <c r="H813" s="37"/>
+      <c r="B813" s="40"/>
+      <c r="C813" s="40"/>
+      <c r="D813" s="40"/>
+      <c r="E813" s="40"/>
+      <c r="F813" s="40"/>
+      <c r="G813" s="40"/>
+      <c r="H813" s="40"/>
     </row>
     <row r="814" ht="15.75" customHeight="1">
-      <c r="B814" s="37"/>
-[...5 lines deleted...]
-      <c r="H814" s="37"/>
+      <c r="B814" s="40"/>
+      <c r="C814" s="40"/>
+      <c r="D814" s="40"/>
+      <c r="E814" s="40"/>
+      <c r="F814" s="40"/>
+      <c r="G814" s="40"/>
+      <c r="H814" s="40"/>
     </row>
     <row r="815" ht="15.75" customHeight="1">
-      <c r="B815" s="37"/>
-[...5 lines deleted...]
-      <c r="H815" s="37"/>
+      <c r="B815" s="40"/>
+      <c r="C815" s="40"/>
+      <c r="D815" s="40"/>
+      <c r="E815" s="40"/>
+      <c r="F815" s="40"/>
+      <c r="G815" s="40"/>
+      <c r="H815" s="40"/>
     </row>
     <row r="816" ht="15.75" customHeight="1">
-      <c r="B816" s="37"/>
-[...5 lines deleted...]
-      <c r="H816" s="37"/>
+      <c r="B816" s="40"/>
+      <c r="C816" s="40"/>
+      <c r="D816" s="40"/>
+      <c r="E816" s="40"/>
+      <c r="F816" s="40"/>
+      <c r="G816" s="40"/>
+      <c r="H816" s="40"/>
     </row>
     <row r="817" ht="15.75" customHeight="1">
-      <c r="B817" s="37"/>
-[...5 lines deleted...]
-      <c r="H817" s="37"/>
+      <c r="B817" s="40"/>
+      <c r="C817" s="40"/>
+      <c r="D817" s="40"/>
+      <c r="E817" s="40"/>
+      <c r="F817" s="40"/>
+      <c r="G817" s="40"/>
+      <c r="H817" s="40"/>
     </row>
     <row r="818" ht="15.75" customHeight="1">
-      <c r="B818" s="37"/>
-[...5 lines deleted...]
-      <c r="H818" s="37"/>
+      <c r="B818" s="40"/>
+      <c r="C818" s="40"/>
+      <c r="D818" s="40"/>
+      <c r="E818" s="40"/>
+      <c r="F818" s="40"/>
+      <c r="G818" s="40"/>
+      <c r="H818" s="40"/>
     </row>
     <row r="819" ht="15.75" customHeight="1">
-      <c r="B819" s="37"/>
-[...5 lines deleted...]
-      <c r="H819" s="37"/>
+      <c r="B819" s="40"/>
+      <c r="C819" s="40"/>
+      <c r="D819" s="40"/>
+      <c r="E819" s="40"/>
+      <c r="F819" s="40"/>
+      <c r="G819" s="40"/>
+      <c r="H819" s="40"/>
     </row>
     <row r="820" ht="15.75" customHeight="1">
-      <c r="B820" s="37"/>
-[...5 lines deleted...]
-      <c r="H820" s="37"/>
+      <c r="B820" s="40"/>
+      <c r="C820" s="40"/>
+      <c r="D820" s="40"/>
+      <c r="E820" s="40"/>
+      <c r="F820" s="40"/>
+      <c r="G820" s="40"/>
+      <c r="H820" s="40"/>
     </row>
     <row r="821" ht="15.75" customHeight="1">
-      <c r="B821" s="37"/>
-[...5 lines deleted...]
-      <c r="H821" s="37"/>
+      <c r="B821" s="40"/>
+      <c r="C821" s="40"/>
+      <c r="D821" s="40"/>
+      <c r="E821" s="40"/>
+      <c r="F821" s="40"/>
+      <c r="G821" s="40"/>
+      <c r="H821" s="40"/>
     </row>
     <row r="822" ht="15.75" customHeight="1">
-      <c r="B822" s="37"/>
-[...5 lines deleted...]
-      <c r="H822" s="37"/>
+      <c r="B822" s="40"/>
+      <c r="C822" s="40"/>
+      <c r="D822" s="40"/>
+      <c r="E822" s="40"/>
+      <c r="F822" s="40"/>
+      <c r="G822" s="40"/>
+      <c r="H822" s="40"/>
     </row>
     <row r="823" ht="15.75" customHeight="1">
-      <c r="B823" s="37"/>
-[...5 lines deleted...]
-      <c r="H823" s="37"/>
+      <c r="B823" s="40"/>
+      <c r="C823" s="40"/>
+      <c r="D823" s="40"/>
+      <c r="E823" s="40"/>
+      <c r="F823" s="40"/>
+      <c r="G823" s="40"/>
+      <c r="H823" s="40"/>
     </row>
     <row r="824" ht="15.75" customHeight="1">
-      <c r="B824" s="37"/>
-[...5 lines deleted...]
-      <c r="H824" s="37"/>
+      <c r="B824" s="40"/>
+      <c r="C824" s="40"/>
+      <c r="D824" s="40"/>
+      <c r="E824" s="40"/>
+      <c r="F824" s="40"/>
+      <c r="G824" s="40"/>
+      <c r="H824" s="40"/>
     </row>
     <row r="825" ht="15.75" customHeight="1">
-      <c r="B825" s="37"/>
-[...5 lines deleted...]
-      <c r="H825" s="37"/>
+      <c r="B825" s="40"/>
+      <c r="C825" s="40"/>
+      <c r="D825" s="40"/>
+      <c r="E825" s="40"/>
+      <c r="F825" s="40"/>
+      <c r="G825" s="40"/>
+      <c r="H825" s="40"/>
     </row>
     <row r="826" ht="15.75" customHeight="1">
-      <c r="B826" s="37"/>
-[...5 lines deleted...]
-      <c r="H826" s="37"/>
+      <c r="B826" s="40"/>
+      <c r="C826" s="40"/>
+      <c r="D826" s="40"/>
+      <c r="E826" s="40"/>
+      <c r="F826" s="40"/>
+      <c r="G826" s="40"/>
+      <c r="H826" s="40"/>
     </row>
     <row r="827" ht="15.75" customHeight="1">
-      <c r="B827" s="37"/>
-[...5 lines deleted...]
-      <c r="H827" s="37"/>
+      <c r="B827" s="40"/>
+      <c r="C827" s="40"/>
+      <c r="D827" s="40"/>
+      <c r="E827" s="40"/>
+      <c r="F827" s="40"/>
+      <c r="G827" s="40"/>
+      <c r="H827" s="40"/>
     </row>
     <row r="828" ht="15.75" customHeight="1">
-      <c r="B828" s="37"/>
-[...5 lines deleted...]
-      <c r="H828" s="37"/>
+      <c r="B828" s="40"/>
+      <c r="C828" s="40"/>
+      <c r="D828" s="40"/>
+      <c r="E828" s="40"/>
+      <c r="F828" s="40"/>
+      <c r="G828" s="40"/>
+      <c r="H828" s="40"/>
     </row>
     <row r="829" ht="15.75" customHeight="1">
-      <c r="B829" s="37"/>
-[...5 lines deleted...]
-      <c r="H829" s="37"/>
+      <c r="B829" s="40"/>
+      <c r="C829" s="40"/>
+      <c r="D829" s="40"/>
+      <c r="E829" s="40"/>
+      <c r="F829" s="40"/>
+      <c r="G829" s="40"/>
+      <c r="H829" s="40"/>
     </row>
     <row r="830" ht="15.75" customHeight="1">
-      <c r="B830" s="37"/>
-[...5 lines deleted...]
-      <c r="H830" s="37"/>
+      <c r="B830" s="40"/>
+      <c r="C830" s="40"/>
+      <c r="D830" s="40"/>
+      <c r="E830" s="40"/>
+      <c r="F830" s="40"/>
+      <c r="G830" s="40"/>
+      <c r="H830" s="40"/>
     </row>
     <row r="831" ht="15.75" customHeight="1">
-      <c r="B831" s="37"/>
-[...5 lines deleted...]
-      <c r="H831" s="37"/>
+      <c r="B831" s="40"/>
+      <c r="C831" s="40"/>
+      <c r="D831" s="40"/>
+      <c r="E831" s="40"/>
+      <c r="F831" s="40"/>
+      <c r="G831" s="40"/>
+      <c r="H831" s="40"/>
     </row>
     <row r="832" ht="15.75" customHeight="1">
-      <c r="B832" s="37"/>
-[...5 lines deleted...]
-      <c r="H832" s="37"/>
+      <c r="B832" s="40"/>
+      <c r="C832" s="40"/>
+      <c r="D832" s="40"/>
+      <c r="E832" s="40"/>
+      <c r="F832" s="40"/>
+      <c r="G832" s="40"/>
+      <c r="H832" s="40"/>
     </row>
     <row r="833" ht="15.75" customHeight="1">
-      <c r="B833" s="37"/>
-[...5 lines deleted...]
-      <c r="H833" s="37"/>
+      <c r="B833" s="40"/>
+      <c r="C833" s="40"/>
+      <c r="D833" s="40"/>
+      <c r="E833" s="40"/>
+      <c r="F833" s="40"/>
+      <c r="G833" s="40"/>
+      <c r="H833" s="40"/>
     </row>
     <row r="834" ht="15.75" customHeight="1">
-      <c r="B834" s="37"/>
-[...5 lines deleted...]
-      <c r="H834" s="37"/>
+      <c r="B834" s="40"/>
+      <c r="C834" s="40"/>
+      <c r="D834" s="40"/>
+      <c r="E834" s="40"/>
+      <c r="F834" s="40"/>
+      <c r="G834" s="40"/>
+      <c r="H834" s="40"/>
     </row>
     <row r="835" ht="15.75" customHeight="1">
-      <c r="B835" s="37"/>
-[...5 lines deleted...]
-      <c r="H835" s="37"/>
+      <c r="B835" s="40"/>
+      <c r="C835" s="40"/>
+      <c r="D835" s="40"/>
+      <c r="E835" s="40"/>
+      <c r="F835" s="40"/>
+      <c r="G835" s="40"/>
+      <c r="H835" s="40"/>
     </row>
     <row r="836" ht="15.75" customHeight="1">
-      <c r="B836" s="37"/>
-[...5 lines deleted...]
-      <c r="H836" s="37"/>
+      <c r="B836" s="40"/>
+      <c r="C836" s="40"/>
+      <c r="D836" s="40"/>
+      <c r="E836" s="40"/>
+      <c r="F836" s="40"/>
+      <c r="G836" s="40"/>
+      <c r="H836" s="40"/>
     </row>
     <row r="837" ht="15.75" customHeight="1">
-      <c r="B837" s="37"/>
-[...5 lines deleted...]
-      <c r="H837" s="37"/>
+      <c r="B837" s="40"/>
+      <c r="C837" s="40"/>
+      <c r="D837" s="40"/>
+      <c r="E837" s="40"/>
+      <c r="F837" s="40"/>
+      <c r="G837" s="40"/>
+      <c r="H837" s="40"/>
     </row>
     <row r="838" ht="15.75" customHeight="1">
-      <c r="B838" s="37"/>
-[...5 lines deleted...]
-      <c r="H838" s="37"/>
+      <c r="B838" s="40"/>
+      <c r="C838" s="40"/>
+      <c r="D838" s="40"/>
+      <c r="E838" s="40"/>
+      <c r="F838" s="40"/>
+      <c r="G838" s="40"/>
+      <c r="H838" s="40"/>
     </row>
     <row r="839" ht="15.75" customHeight="1">
-      <c r="B839" s="37"/>
-[...5 lines deleted...]
-      <c r="H839" s="37"/>
+      <c r="B839" s="40"/>
+      <c r="C839" s="40"/>
+      <c r="D839" s="40"/>
+      <c r="E839" s="40"/>
+      <c r="F839" s="40"/>
+      <c r="G839" s="40"/>
+      <c r="H839" s="40"/>
     </row>
     <row r="840" ht="15.75" customHeight="1">
-      <c r="B840" s="37"/>
-[...5 lines deleted...]
-      <c r="H840" s="37"/>
+      <c r="B840" s="40"/>
+      <c r="C840" s="40"/>
+      <c r="D840" s="40"/>
+      <c r="E840" s="40"/>
+      <c r="F840" s="40"/>
+      <c r="G840" s="40"/>
+      <c r="H840" s="40"/>
     </row>
     <row r="841" ht="15.75" customHeight="1">
-      <c r="B841" s="37"/>
-[...5 lines deleted...]
-      <c r="H841" s="37"/>
+      <c r="B841" s="40"/>
+      <c r="C841" s="40"/>
+      <c r="D841" s="40"/>
+      <c r="E841" s="40"/>
+      <c r="F841" s="40"/>
+      <c r="G841" s="40"/>
+      <c r="H841" s="40"/>
     </row>
     <row r="842" ht="15.75" customHeight="1">
-      <c r="B842" s="37"/>
-[...5 lines deleted...]
-      <c r="H842" s="37"/>
+      <c r="B842" s="40"/>
+      <c r="C842" s="40"/>
+      <c r="D842" s="40"/>
+      <c r="E842" s="40"/>
+      <c r="F842" s="40"/>
+      <c r="G842" s="40"/>
+      <c r="H842" s="40"/>
     </row>
     <row r="843" ht="15.75" customHeight="1">
-      <c r="B843" s="37"/>
-[...5 lines deleted...]
-      <c r="H843" s="37"/>
+      <c r="B843" s="40"/>
+      <c r="C843" s="40"/>
+      <c r="D843" s="40"/>
+      <c r="E843" s="40"/>
+      <c r="F843" s="40"/>
+      <c r="G843" s="40"/>
+      <c r="H843" s="40"/>
     </row>
     <row r="844" ht="15.75" customHeight="1">
-      <c r="B844" s="37"/>
-[...5 lines deleted...]
-      <c r="H844" s="37"/>
+      <c r="B844" s="40"/>
+      <c r="C844" s="40"/>
+      <c r="D844" s="40"/>
+      <c r="E844" s="40"/>
+      <c r="F844" s="40"/>
+      <c r="G844" s="40"/>
+      <c r="H844" s="40"/>
     </row>
     <row r="845" ht="15.75" customHeight="1">
-      <c r="B845" s="37"/>
-[...5 lines deleted...]
-      <c r="H845" s="37"/>
+      <c r="B845" s="40"/>
+      <c r="C845" s="40"/>
+      <c r="D845" s="40"/>
+      <c r="E845" s="40"/>
+      <c r="F845" s="40"/>
+      <c r="G845" s="40"/>
+      <c r="H845" s="40"/>
     </row>
     <row r="846" ht="15.75" customHeight="1">
-      <c r="B846" s="37"/>
-[...5 lines deleted...]
-      <c r="H846" s="37"/>
+      <c r="B846" s="40"/>
+      <c r="C846" s="40"/>
+      <c r="D846" s="40"/>
+      <c r="E846" s="40"/>
+      <c r="F846" s="40"/>
+      <c r="G846" s="40"/>
+      <c r="H846" s="40"/>
     </row>
     <row r="847" ht="15.75" customHeight="1">
-      <c r="B847" s="37"/>
-[...5 lines deleted...]
-      <c r="H847" s="37"/>
+      <c r="B847" s="40"/>
+      <c r="C847" s="40"/>
+      <c r="D847" s="40"/>
+      <c r="E847" s="40"/>
+      <c r="F847" s="40"/>
+      <c r="G847" s="40"/>
+      <c r="H847" s="40"/>
     </row>
     <row r="848" ht="15.75" customHeight="1">
-      <c r="B848" s="37"/>
-[...5 lines deleted...]
-      <c r="H848" s="37"/>
+      <c r="B848" s="40"/>
+      <c r="C848" s="40"/>
+      <c r="D848" s="40"/>
+      <c r="E848" s="40"/>
+      <c r="F848" s="40"/>
+      <c r="G848" s="40"/>
+      <c r="H848" s="40"/>
     </row>
     <row r="849" ht="15.75" customHeight="1">
-      <c r="B849" s="37"/>
-[...5 lines deleted...]
-      <c r="H849" s="37"/>
+      <c r="B849" s="40"/>
+      <c r="C849" s="40"/>
+      <c r="D849" s="40"/>
+      <c r="E849" s="40"/>
+      <c r="F849" s="40"/>
+      <c r="G849" s="40"/>
+      <c r="H849" s="40"/>
     </row>
     <row r="850" ht="15.75" customHeight="1">
-      <c r="B850" s="37"/>
-[...5 lines deleted...]
-      <c r="H850" s="37"/>
+      <c r="B850" s="40"/>
+      <c r="C850" s="40"/>
+      <c r="D850" s="40"/>
+      <c r="E850" s="40"/>
+      <c r="F850" s="40"/>
+      <c r="G850" s="40"/>
+      <c r="H850" s="40"/>
     </row>
     <row r="851" ht="15.75" customHeight="1">
-      <c r="B851" s="37"/>
-[...5 lines deleted...]
-      <c r="H851" s="37"/>
+      <c r="B851" s="40"/>
+      <c r="C851" s="40"/>
+      <c r="D851" s="40"/>
+      <c r="E851" s="40"/>
+      <c r="F851" s="40"/>
+      <c r="G851" s="40"/>
+      <c r="H851" s="40"/>
     </row>
     <row r="852" ht="15.75" customHeight="1">
-      <c r="B852" s="37"/>
-[...5 lines deleted...]
-      <c r="H852" s="37"/>
+      <c r="B852" s="40"/>
+      <c r="C852" s="40"/>
+      <c r="D852" s="40"/>
+      <c r="E852" s="40"/>
+      <c r="F852" s="40"/>
+      <c r="G852" s="40"/>
+      <c r="H852" s="40"/>
     </row>
     <row r="853" ht="15.75" customHeight="1">
-      <c r="B853" s="37"/>
-[...5 lines deleted...]
-      <c r="H853" s="37"/>
+      <c r="B853" s="40"/>
+      <c r="C853" s="40"/>
+      <c r="D853" s="40"/>
+      <c r="E853" s="40"/>
+      <c r="F853" s="40"/>
+      <c r="G853" s="40"/>
+      <c r="H853" s="40"/>
     </row>
     <row r="854" ht="15.75" customHeight="1">
-      <c r="B854" s="37"/>
-[...5 lines deleted...]
-      <c r="H854" s="37"/>
+      <c r="B854" s="40"/>
+      <c r="C854" s="40"/>
+      <c r="D854" s="40"/>
+      <c r="E854" s="40"/>
+      <c r="F854" s="40"/>
+      <c r="G854" s="40"/>
+      <c r="H854" s="40"/>
     </row>
     <row r="855" ht="15.75" customHeight="1">
-      <c r="B855" s="37"/>
-[...5 lines deleted...]
-      <c r="H855" s="37"/>
+      <c r="B855" s="40"/>
+      <c r="C855" s="40"/>
+      <c r="D855" s="40"/>
+      <c r="E855" s="40"/>
+      <c r="F855" s="40"/>
+      <c r="G855" s="40"/>
+      <c r="H855" s="40"/>
     </row>
     <row r="856" ht="15.75" customHeight="1">
-      <c r="B856" s="37"/>
-[...5 lines deleted...]
-      <c r="H856" s="37"/>
+      <c r="B856" s="40"/>
+      <c r="C856" s="40"/>
+      <c r="D856" s="40"/>
+      <c r="E856" s="40"/>
+      <c r="F856" s="40"/>
+      <c r="G856" s="40"/>
+      <c r="H856" s="40"/>
     </row>
     <row r="857" ht="15.75" customHeight="1">
-      <c r="B857" s="37"/>
-[...5 lines deleted...]
-      <c r="H857" s="37"/>
+      <c r="B857" s="40"/>
+      <c r="C857" s="40"/>
+      <c r="D857" s="40"/>
+      <c r="E857" s="40"/>
+      <c r="F857" s="40"/>
+      <c r="G857" s="40"/>
+      <c r="H857" s="40"/>
     </row>
     <row r="858" ht="15.75" customHeight="1">
-      <c r="B858" s="37"/>
-[...5 lines deleted...]
-      <c r="H858" s="37"/>
+      <c r="B858" s="40"/>
+      <c r="C858" s="40"/>
+      <c r="D858" s="40"/>
+      <c r="E858" s="40"/>
+      <c r="F858" s="40"/>
+      <c r="G858" s="40"/>
+      <c r="H858" s="40"/>
     </row>
     <row r="859" ht="15.75" customHeight="1">
-      <c r="B859" s="37"/>
-[...5 lines deleted...]
-      <c r="H859" s="37"/>
+      <c r="B859" s="40"/>
+      <c r="C859" s="40"/>
+      <c r="D859" s="40"/>
+      <c r="E859" s="40"/>
+      <c r="F859" s="40"/>
+      <c r="G859" s="40"/>
+      <c r="H859" s="40"/>
     </row>
     <row r="860" ht="15.75" customHeight="1">
-      <c r="B860" s="37"/>
-[...5 lines deleted...]
-      <c r="H860" s="37"/>
+      <c r="B860" s="40"/>
+      <c r="C860" s="40"/>
+      <c r="D860" s="40"/>
+      <c r="E860" s="40"/>
+      <c r="F860" s="40"/>
+      <c r="G860" s="40"/>
+      <c r="H860" s="40"/>
     </row>
     <row r="861" ht="15.75" customHeight="1">
-      <c r="B861" s="37"/>
-[...5 lines deleted...]
-      <c r="H861" s="37"/>
+      <c r="B861" s="40"/>
+      <c r="C861" s="40"/>
+      <c r="D861" s="40"/>
+      <c r="E861" s="40"/>
+      <c r="F861" s="40"/>
+      <c r="G861" s="40"/>
+      <c r="H861" s="40"/>
     </row>
     <row r="862" ht="15.75" customHeight="1">
-      <c r="B862" s="37"/>
-[...5 lines deleted...]
-      <c r="H862" s="37"/>
+      <c r="B862" s="40"/>
+      <c r="C862" s="40"/>
+      <c r="D862" s="40"/>
+      <c r="E862" s="40"/>
+      <c r="F862" s="40"/>
+      <c r="G862" s="40"/>
+      <c r="H862" s="40"/>
     </row>
     <row r="863" ht="15.75" customHeight="1">
-      <c r="B863" s="37"/>
-[...5 lines deleted...]
-      <c r="H863" s="37"/>
+      <c r="B863" s="40"/>
+      <c r="C863" s="40"/>
+      <c r="D863" s="40"/>
+      <c r="E863" s="40"/>
+      <c r="F863" s="40"/>
+      <c r="G863" s="40"/>
+      <c r="H863" s="40"/>
     </row>
     <row r="864" ht="15.75" customHeight="1">
-      <c r="B864" s="37"/>
-[...5 lines deleted...]
-      <c r="H864" s="37"/>
+      <c r="B864" s="40"/>
+      <c r="C864" s="40"/>
+      <c r="D864" s="40"/>
+      <c r="E864" s="40"/>
+      <c r="F864" s="40"/>
+      <c r="G864" s="40"/>
+      <c r="H864" s="40"/>
     </row>
     <row r="865" ht="15.75" customHeight="1">
-      <c r="B865" s="37"/>
-[...5 lines deleted...]
-      <c r="H865" s="37"/>
+      <c r="B865" s="40"/>
+      <c r="C865" s="40"/>
+      <c r="D865" s="40"/>
+      <c r="E865" s="40"/>
+      <c r="F865" s="40"/>
+      <c r="G865" s="40"/>
+      <c r="H865" s="40"/>
     </row>
     <row r="866" ht="15.75" customHeight="1">
-      <c r="B866" s="37"/>
-[...5 lines deleted...]
-      <c r="H866" s="37"/>
+      <c r="B866" s="40"/>
+      <c r="C866" s="40"/>
+      <c r="D866" s="40"/>
+      <c r="E866" s="40"/>
+      <c r="F866" s="40"/>
+      <c r="G866" s="40"/>
+      <c r="H866" s="40"/>
     </row>
     <row r="867" ht="15.75" customHeight="1">
-      <c r="B867" s="37"/>
-[...5 lines deleted...]
-      <c r="H867" s="37"/>
+      <c r="B867" s="40"/>
+      <c r="C867" s="40"/>
+      <c r="D867" s="40"/>
+      <c r="E867" s="40"/>
+      <c r="F867" s="40"/>
+      <c r="G867" s="40"/>
+      <c r="H867" s="40"/>
     </row>
     <row r="868" ht="15.75" customHeight="1">
-      <c r="B868" s="37"/>
-[...5 lines deleted...]
-      <c r="H868" s="37"/>
+      <c r="B868" s="40"/>
+      <c r="C868" s="40"/>
+      <c r="D868" s="40"/>
+      <c r="E868" s="40"/>
+      <c r="F868" s="40"/>
+      <c r="G868" s="40"/>
+      <c r="H868" s="40"/>
     </row>
     <row r="869" ht="15.75" customHeight="1">
-      <c r="B869" s="37"/>
-[...5 lines deleted...]
-      <c r="H869" s="37"/>
+      <c r="B869" s="40"/>
+      <c r="C869" s="40"/>
+      <c r="D869" s="40"/>
+      <c r="E869" s="40"/>
+      <c r="F869" s="40"/>
+      <c r="G869" s="40"/>
+      <c r="H869" s="40"/>
     </row>
     <row r="870" ht="15.75" customHeight="1">
-      <c r="B870" s="37"/>
-[...5 lines deleted...]
-      <c r="H870" s="37"/>
+      <c r="B870" s="40"/>
+      <c r="C870" s="40"/>
+      <c r="D870" s="40"/>
+      <c r="E870" s="40"/>
+      <c r="F870" s="40"/>
+      <c r="G870" s="40"/>
+      <c r="H870" s="40"/>
     </row>
     <row r="871" ht="15.75" customHeight="1">
-      <c r="B871" s="37"/>
-[...5 lines deleted...]
-      <c r="H871" s="37"/>
+      <c r="B871" s="40"/>
+      <c r="C871" s="40"/>
+      <c r="D871" s="40"/>
+      <c r="E871" s="40"/>
+      <c r="F871" s="40"/>
+      <c r="G871" s="40"/>
+      <c r="H871" s="40"/>
     </row>
     <row r="872" ht="15.75" customHeight="1">
-      <c r="B872" s="37"/>
-[...5 lines deleted...]
-      <c r="H872" s="37"/>
+      <c r="B872" s="40"/>
+      <c r="C872" s="40"/>
+      <c r="D872" s="40"/>
+      <c r="E872" s="40"/>
+      <c r="F872" s="40"/>
+      <c r="G872" s="40"/>
+      <c r="H872" s="40"/>
     </row>
     <row r="873" ht="15.75" customHeight="1">
-      <c r="B873" s="37"/>
-[...5 lines deleted...]
-      <c r="H873" s="37"/>
+      <c r="B873" s="40"/>
+      <c r="C873" s="40"/>
+      <c r="D873" s="40"/>
+      <c r="E873" s="40"/>
+      <c r="F873" s="40"/>
+      <c r="G873" s="40"/>
+      <c r="H873" s="40"/>
     </row>
     <row r="874" ht="15.75" customHeight="1">
-      <c r="B874" s="37"/>
-[...5 lines deleted...]
-      <c r="H874" s="37"/>
+      <c r="B874" s="40"/>
+      <c r="C874" s="40"/>
+      <c r="D874" s="40"/>
+      <c r="E874" s="40"/>
+      <c r="F874" s="40"/>
+      <c r="G874" s="40"/>
+      <c r="H874" s="40"/>
     </row>
     <row r="875" ht="15.75" customHeight="1">
-      <c r="B875" s="37"/>
-[...5 lines deleted...]
-      <c r="H875" s="37"/>
+      <c r="B875" s="40"/>
+      <c r="C875" s="40"/>
+      <c r="D875" s="40"/>
+      <c r="E875" s="40"/>
+      <c r="F875" s="40"/>
+      <c r="G875" s="40"/>
+      <c r="H875" s="40"/>
     </row>
     <row r="876" ht="15.75" customHeight="1">
-      <c r="B876" s="37"/>
-[...5 lines deleted...]
-      <c r="H876" s="37"/>
+      <c r="B876" s="40"/>
+      <c r="C876" s="40"/>
+      <c r="D876" s="40"/>
+      <c r="E876" s="40"/>
+      <c r="F876" s="40"/>
+      <c r="G876" s="40"/>
+      <c r="H876" s="40"/>
     </row>
     <row r="877" ht="15.75" customHeight="1">
-      <c r="B877" s="37"/>
-[...5 lines deleted...]
-      <c r="H877" s="37"/>
+      <c r="B877" s="40"/>
+      <c r="C877" s="40"/>
+      <c r="D877" s="40"/>
+      <c r="E877" s="40"/>
+      <c r="F877" s="40"/>
+      <c r="G877" s="40"/>
+      <c r="H877" s="40"/>
     </row>
     <row r="878" ht="15.75" customHeight="1">
-      <c r="B878" s="37"/>
-[...5 lines deleted...]
-      <c r="H878" s="37"/>
+      <c r="B878" s="40"/>
+      <c r="C878" s="40"/>
+      <c r="D878" s="40"/>
+      <c r="E878" s="40"/>
+      <c r="F878" s="40"/>
+      <c r="G878" s="40"/>
+      <c r="H878" s="40"/>
     </row>
     <row r="879" ht="15.75" customHeight="1">
-      <c r="B879" s="37"/>
-[...5 lines deleted...]
-      <c r="H879" s="37"/>
+      <c r="B879" s="40"/>
+      <c r="C879" s="40"/>
+      <c r="D879" s="40"/>
+      <c r="E879" s="40"/>
+      <c r="F879" s="40"/>
+      <c r="G879" s="40"/>
+      <c r="H879" s="40"/>
     </row>
     <row r="880" ht="15.75" customHeight="1">
-      <c r="B880" s="37"/>
-[...5 lines deleted...]
-      <c r="H880" s="37"/>
+      <c r="B880" s="40"/>
+      <c r="C880" s="40"/>
+      <c r="D880" s="40"/>
+      <c r="E880" s="40"/>
+      <c r="F880" s="40"/>
+      <c r="G880" s="40"/>
+      <c r="H880" s="40"/>
     </row>
     <row r="881" ht="15.75" customHeight="1">
-      <c r="B881" s="37"/>
-[...5 lines deleted...]
-      <c r="H881" s="37"/>
+      <c r="B881" s="40"/>
+      <c r="C881" s="40"/>
+      <c r="D881" s="40"/>
+      <c r="E881" s="40"/>
+      <c r="F881" s="40"/>
+      <c r="G881" s="40"/>
+      <c r="H881" s="40"/>
     </row>
     <row r="882" ht="15.75" customHeight="1">
-      <c r="B882" s="37"/>
-[...5 lines deleted...]
-      <c r="H882" s="37"/>
+      <c r="B882" s="40"/>
+      <c r="C882" s="40"/>
+      <c r="D882" s="40"/>
+      <c r="E882" s="40"/>
+      <c r="F882" s="40"/>
+      <c r="G882" s="40"/>
+      <c r="H882" s="40"/>
     </row>
     <row r="883" ht="15.75" customHeight="1">
-      <c r="B883" s="37"/>
-[...5 lines deleted...]
-      <c r="H883" s="37"/>
+      <c r="B883" s="40"/>
+      <c r="C883" s="40"/>
+      <c r="D883" s="40"/>
+      <c r="E883" s="40"/>
+      <c r="F883" s="40"/>
+      <c r="G883" s="40"/>
+      <c r="H883" s="40"/>
     </row>
     <row r="884" ht="15.75" customHeight="1">
-      <c r="B884" s="37"/>
-[...5 lines deleted...]
-      <c r="H884" s="37"/>
+      <c r="B884" s="40"/>
+      <c r="C884" s="40"/>
+      <c r="D884" s="40"/>
+      <c r="E884" s="40"/>
+      <c r="F884" s="40"/>
+      <c r="G884" s="40"/>
+      <c r="H884" s="40"/>
     </row>
     <row r="885" ht="15.75" customHeight="1">
-      <c r="B885" s="37"/>
-[...5 lines deleted...]
-      <c r="H885" s="37"/>
+      <c r="B885" s="40"/>
+      <c r="C885" s="40"/>
+      <c r="D885" s="40"/>
+      <c r="E885" s="40"/>
+      <c r="F885" s="40"/>
+      <c r="G885" s="40"/>
+      <c r="H885" s="40"/>
     </row>
     <row r="886" ht="15.75" customHeight="1">
-      <c r="B886" s="37"/>
-[...5 lines deleted...]
-      <c r="H886" s="37"/>
+      <c r="B886" s="40"/>
+      <c r="C886" s="40"/>
+      <c r="D886" s="40"/>
+      <c r="E886" s="40"/>
+      <c r="F886" s="40"/>
+      <c r="G886" s="40"/>
+      <c r="H886" s="40"/>
     </row>
     <row r="887" ht="15.75" customHeight="1">
-      <c r="B887" s="37"/>
-[...5 lines deleted...]
-      <c r="H887" s="37"/>
+      <c r="B887" s="40"/>
+      <c r="C887" s="40"/>
+      <c r="D887" s="40"/>
+      <c r="E887" s="40"/>
+      <c r="F887" s="40"/>
+      <c r="G887" s="40"/>
+      <c r="H887" s="40"/>
     </row>
     <row r="888" ht="15.75" customHeight="1">
-      <c r="B888" s="37"/>
-[...5 lines deleted...]
-      <c r="H888" s="37"/>
+      <c r="B888" s="40"/>
+      <c r="C888" s="40"/>
+      <c r="D888" s="40"/>
+      <c r="E888" s="40"/>
+      <c r="F888" s="40"/>
+      <c r="G888" s="40"/>
+      <c r="H888" s="40"/>
     </row>
     <row r="889" ht="15.75" customHeight="1">
-      <c r="B889" s="37"/>
-[...5 lines deleted...]
-      <c r="H889" s="37"/>
+      <c r="B889" s="40"/>
+      <c r="C889" s="40"/>
+      <c r="D889" s="40"/>
+      <c r="E889" s="40"/>
+      <c r="F889" s="40"/>
+      <c r="G889" s="40"/>
+      <c r="H889" s="40"/>
     </row>
     <row r="890" ht="15.75" customHeight="1">
-      <c r="B890" s="37"/>
-[...5 lines deleted...]
-      <c r="H890" s="37"/>
+      <c r="B890" s="40"/>
+      <c r="C890" s="40"/>
+      <c r="D890" s="40"/>
+      <c r="E890" s="40"/>
+      <c r="F890" s="40"/>
+      <c r="G890" s="40"/>
+      <c r="H890" s="40"/>
     </row>
     <row r="891" ht="15.75" customHeight="1">
-      <c r="B891" s="37"/>
-[...5 lines deleted...]
-      <c r="H891" s="37"/>
+      <c r="B891" s="40"/>
+      <c r="C891" s="40"/>
+      <c r="D891" s="40"/>
+      <c r="E891" s="40"/>
+      <c r="F891" s="40"/>
+      <c r="G891" s="40"/>
+      <c r="H891" s="40"/>
     </row>
     <row r="892" ht="15.75" customHeight="1">
-      <c r="B892" s="37"/>
-[...5 lines deleted...]
-      <c r="H892" s="37"/>
+      <c r="B892" s="40"/>
+      <c r="C892" s="40"/>
+      <c r="D892" s="40"/>
+      <c r="E892" s="40"/>
+      <c r="F892" s="40"/>
+      <c r="G892" s="40"/>
+      <c r="H892" s="40"/>
     </row>
     <row r="893" ht="15.75" customHeight="1">
-      <c r="B893" s="37"/>
-[...5 lines deleted...]
-      <c r="H893" s="37"/>
+      <c r="B893" s="40"/>
+      <c r="C893" s="40"/>
+      <c r="D893" s="40"/>
+      <c r="E893" s="40"/>
+      <c r="F893" s="40"/>
+      <c r="G893" s="40"/>
+      <c r="H893" s="40"/>
     </row>
     <row r="894" ht="15.75" customHeight="1">
-      <c r="B894" s="37"/>
-[...5 lines deleted...]
-      <c r="H894" s="37"/>
+      <c r="B894" s="40"/>
+      <c r="C894" s="40"/>
+      <c r="D894" s="40"/>
+      <c r="E894" s="40"/>
+      <c r="F894" s="40"/>
+      <c r="G894" s="40"/>
+      <c r="H894" s="40"/>
     </row>
     <row r="895" ht="15.75" customHeight="1">
-      <c r="B895" s="37"/>
-[...5 lines deleted...]
-      <c r="H895" s="37"/>
+      <c r="B895" s="40"/>
+      <c r="C895" s="40"/>
+      <c r="D895" s="40"/>
+      <c r="E895" s="40"/>
+      <c r="F895" s="40"/>
+      <c r="G895" s="40"/>
+      <c r="H895" s="40"/>
     </row>
     <row r="896" ht="15.75" customHeight="1">
-      <c r="B896" s="37"/>
-[...5 lines deleted...]
-      <c r="H896" s="37"/>
+      <c r="B896" s="40"/>
+      <c r="C896" s="40"/>
+      <c r="D896" s="40"/>
+      <c r="E896" s="40"/>
+      <c r="F896" s="40"/>
+      <c r="G896" s="40"/>
+      <c r="H896" s="40"/>
     </row>
     <row r="897" ht="15.75" customHeight="1">
-      <c r="B897" s="37"/>
-[...5 lines deleted...]
-      <c r="H897" s="37"/>
+      <c r="B897" s="40"/>
+      <c r="C897" s="40"/>
+      <c r="D897" s="40"/>
+      <c r="E897" s="40"/>
+      <c r="F897" s="40"/>
+      <c r="G897" s="40"/>
+      <c r="H897" s="40"/>
     </row>
     <row r="898" ht="15.75" customHeight="1">
-      <c r="B898" s="37"/>
-[...5 lines deleted...]
-      <c r="H898" s="37"/>
+      <c r="B898" s="40"/>
+      <c r="C898" s="40"/>
+      <c r="D898" s="40"/>
+      <c r="E898" s="40"/>
+      <c r="F898" s="40"/>
+      <c r="G898" s="40"/>
+      <c r="H898" s="40"/>
     </row>
     <row r="899" ht="15.75" customHeight="1">
-      <c r="B899" s="37"/>
-[...5 lines deleted...]
-      <c r="H899" s="37"/>
+      <c r="B899" s="40"/>
+      <c r="C899" s="40"/>
+      <c r="D899" s="40"/>
+      <c r="E899" s="40"/>
+      <c r="F899" s="40"/>
+      <c r="G899" s="40"/>
+      <c r="H899" s="40"/>
     </row>
     <row r="900" ht="15.75" customHeight="1">
-      <c r="B900" s="37"/>
-[...5 lines deleted...]
-      <c r="H900" s="37"/>
+      <c r="B900" s="40"/>
+      <c r="C900" s="40"/>
+      <c r="D900" s="40"/>
+      <c r="E900" s="40"/>
+      <c r="F900" s="40"/>
+      <c r="G900" s="40"/>
+      <c r="H900" s="40"/>
     </row>
     <row r="901" ht="15.75" customHeight="1">
-      <c r="B901" s="37"/>
-[...5 lines deleted...]
-      <c r="H901" s="37"/>
+      <c r="B901" s="40"/>
+      <c r="C901" s="40"/>
+      <c r="D901" s="40"/>
+      <c r="E901" s="40"/>
+      <c r="F901" s="40"/>
+      <c r="G901" s="40"/>
+      <c r="H901" s="40"/>
     </row>
     <row r="902" ht="15.75" customHeight="1">
-      <c r="B902" s="37"/>
-[...5 lines deleted...]
-      <c r="H902" s="37"/>
+      <c r="B902" s="40"/>
+      <c r="C902" s="40"/>
+      <c r="D902" s="40"/>
+      <c r="E902" s="40"/>
+      <c r="F902" s="40"/>
+      <c r="G902" s="40"/>
+      <c r="H902" s="40"/>
     </row>
     <row r="903" ht="15.75" customHeight="1">
-      <c r="B903" s="37"/>
-[...5 lines deleted...]
-      <c r="H903" s="37"/>
+      <c r="B903" s="40"/>
+      <c r="C903" s="40"/>
+      <c r="D903" s="40"/>
+      <c r="E903" s="40"/>
+      <c r="F903" s="40"/>
+      <c r="G903" s="40"/>
+      <c r="H903" s="40"/>
+    </row>
+    <row r="904" ht="15.75" customHeight="1">
+      <c r="B904" s="40"/>
+      <c r="C904" s="40"/>
+      <c r="D904" s="40"/>
+      <c r="E904" s="40"/>
+      <c r="F904" s="40"/>
+      <c r="G904" s="40"/>
+      <c r="H904" s="40"/>
+    </row>
+    <row r="905" ht="15.75" customHeight="1">
+      <c r="B905" s="40"/>
+      <c r="C905" s="40"/>
+      <c r="D905" s="40"/>
+      <c r="E905" s="40"/>
+      <c r="F905" s="40"/>
+      <c r="G905" s="40"/>
+      <c r="H905" s="40"/>
+    </row>
+    <row r="906" ht="15.75" customHeight="1">
+      <c r="B906" s="40"/>
+      <c r="C906" s="40"/>
+      <c r="D906" s="40"/>
+      <c r="E906" s="40"/>
+      <c r="F906" s="40"/>
+      <c r="G906" s="40"/>
+      <c r="H906" s="40"/>
+    </row>
+    <row r="907" ht="15.75" customHeight="1">
+      <c r="B907" s="40"/>
+      <c r="C907" s="40"/>
+      <c r="D907" s="40"/>
+      <c r="E907" s="40"/>
+      <c r="F907" s="40"/>
+      <c r="G907" s="40"/>
+      <c r="H907" s="40"/>
+    </row>
+    <row r="908" ht="15.75" customHeight="1">
+      <c r="B908" s="40"/>
+      <c r="C908" s="40"/>
+      <c r="D908" s="40"/>
+      <c r="E908" s="40"/>
+      <c r="F908" s="40"/>
+      <c r="G908" s="40"/>
+      <c r="H908" s="40"/>
+    </row>
+    <row r="909" ht="15.75" customHeight="1">
+      <c r="B909" s="40"/>
+      <c r="C909" s="40"/>
+      <c r="D909" s="40"/>
+      <c r="E909" s="40"/>
+      <c r="F909" s="40"/>
+      <c r="G909" s="40"/>
+      <c r="H909" s="40"/>
+    </row>
+    <row r="910" ht="15.75" customHeight="1">
+      <c r="B910" s="40"/>
+      <c r="C910" s="40"/>
+      <c r="D910" s="40"/>
+      <c r="E910" s="40"/>
+      <c r="F910" s="40"/>
+      <c r="G910" s="40"/>
+      <c r="H910" s="40"/>
+    </row>
+    <row r="911" ht="15.75" customHeight="1">
+      <c r="B911" s="40"/>
+      <c r="C911" s="40"/>
+      <c r="D911" s="40"/>
+      <c r="E911" s="40"/>
+      <c r="F911" s="40"/>
+      <c r="G911" s="40"/>
+      <c r="H911" s="40"/>
+    </row>
+    <row r="912" ht="15.75" customHeight="1">
+      <c r="B912" s="40"/>
+      <c r="C912" s="40"/>
+      <c r="D912" s="40"/>
+      <c r="E912" s="40"/>
+      <c r="F912" s="40"/>
+      <c r="G912" s="40"/>
+      <c r="H912" s="40"/>
+    </row>
+    <row r="913" ht="15.75" customHeight="1">
+      <c r="B913" s="40"/>
+      <c r="C913" s="40"/>
+      <c r="D913" s="40"/>
+      <c r="E913" s="40"/>
+      <c r="F913" s="40"/>
+      <c r="G913" s="40"/>
+      <c r="H913" s="40"/>
+    </row>
+    <row r="914" ht="15.75" customHeight="1">
+      <c r="B914" s="40"/>
+      <c r="C914" s="40"/>
+      <c r="D914" s="40"/>
+      <c r="E914" s="40"/>
+      <c r="F914" s="40"/>
+      <c r="G914" s="40"/>
+      <c r="H914" s="40"/>
+    </row>
+    <row r="915" ht="15.75" customHeight="1">
+      <c r="B915" s="40"/>
+      <c r="C915" s="40"/>
+      <c r="D915" s="40"/>
+      <c r="E915" s="40"/>
+      <c r="F915" s="40"/>
+      <c r="G915" s="40"/>
+      <c r="H915" s="40"/>
+    </row>
+    <row r="916" ht="15.75" customHeight="1">
+      <c r="B916" s="40"/>
+      <c r="C916" s="40"/>
+      <c r="D916" s="40"/>
+      <c r="E916" s="40"/>
+      <c r="F916" s="40"/>
+      <c r="G916" s="40"/>
+      <c r="H916" s="40"/>
+    </row>
+    <row r="917" ht="15.75" customHeight="1">
+      <c r="B917" s="40"/>
+      <c r="C917" s="40"/>
+      <c r="D917" s="40"/>
+      <c r="E917" s="40"/>
+      <c r="F917" s="40"/>
+      <c r="G917" s="40"/>
+      <c r="H917" s="40"/>
+    </row>
+    <row r="918" ht="15.75" customHeight="1">
+      <c r="B918" s="40"/>
+      <c r="C918" s="40"/>
+      <c r="D918" s="40"/>
+      <c r="E918" s="40"/>
+      <c r="F918" s="40"/>
+      <c r="G918" s="40"/>
+      <c r="H918" s="40"/>
+    </row>
+    <row r="919" ht="15.75" customHeight="1">
+      <c r="B919" s="40"/>
+      <c r="C919" s="40"/>
+      <c r="D919" s="40"/>
+      <c r="E919" s="40"/>
+      <c r="F919" s="40"/>
+      <c r="G919" s="40"/>
+      <c r="H919" s="40"/>
+    </row>
+    <row r="920" ht="15.75" customHeight="1">
+      <c r="B920" s="40"/>
+      <c r="C920" s="40"/>
+      <c r="D920" s="40"/>
+      <c r="E920" s="40"/>
+      <c r="F920" s="40"/>
+      <c r="G920" s="40"/>
+      <c r="H920" s="40"/>
+    </row>
+    <row r="921" ht="15.75" customHeight="1">
+      <c r="B921" s="40"/>
+      <c r="C921" s="40"/>
+      <c r="D921" s="40"/>
+      <c r="E921" s="40"/>
+      <c r="F921" s="40"/>
+      <c r="G921" s="40"/>
+      <c r="H921" s="40"/>
+    </row>
+    <row r="922" ht="15.75" customHeight="1">
+      <c r="B922" s="40"/>
+      <c r="C922" s="40"/>
+      <c r="D922" s="40"/>
+      <c r="E922" s="40"/>
+      <c r="F922" s="40"/>
+      <c r="G922" s="40"/>
+      <c r="H922" s="40"/>
+    </row>
+    <row r="923" ht="15.75" customHeight="1">
+      <c r="B923" s="40"/>
+      <c r="C923" s="40"/>
+      <c r="D923" s="40"/>
+      <c r="E923" s="40"/>
+      <c r="F923" s="40"/>
+      <c r="G923" s="40"/>
+      <c r="H923" s="40"/>
+    </row>
+    <row r="924" ht="15.75" customHeight="1">
+      <c r="B924" s="40"/>
+      <c r="C924" s="40"/>
+      <c r="D924" s="40"/>
+      <c r="E924" s="40"/>
+      <c r="F924" s="40"/>
+      <c r="G924" s="40"/>
+      <c r="H924" s="40"/>
+    </row>
+    <row r="925" ht="15.75" customHeight="1">
+      <c r="B925" s="40"/>
+      <c r="C925" s="40"/>
+      <c r="D925" s="40"/>
+      <c r="E925" s="40"/>
+      <c r="F925" s="40"/>
+      <c r="G925" s="40"/>
+      <c r="H925" s="40"/>
+    </row>
+    <row r="926" ht="15.75" customHeight="1">
+      <c r="B926" s="40"/>
+      <c r="C926" s="40"/>
+      <c r="D926" s="40"/>
+      <c r="E926" s="40"/>
+      <c r="F926" s="40"/>
+      <c r="G926" s="40"/>
+      <c r="H926" s="40"/>
+    </row>
+    <row r="927" ht="15.75" customHeight="1">
+      <c r="B927" s="40"/>
+      <c r="C927" s="40"/>
+      <c r="D927" s="40"/>
+      <c r="E927" s="40"/>
+      <c r="F927" s="40"/>
+      <c r="G927" s="40"/>
+      <c r="H927" s="40"/>
+    </row>
+    <row r="928" ht="15.75" customHeight="1">
+      <c r="B928" s="40"/>
+      <c r="C928" s="40"/>
+      <c r="D928" s="40"/>
+      <c r="E928" s="40"/>
+      <c r="F928" s="40"/>
+      <c r="G928" s="40"/>
+      <c r="H928" s="40"/>
+    </row>
+    <row r="929" ht="15.75" customHeight="1">
+      <c r="B929" s="40"/>
+      <c r="C929" s="40"/>
+      <c r="D929" s="40"/>
+      <c r="E929" s="40"/>
+      <c r="F929" s="40"/>
+      <c r="G929" s="40"/>
+      <c r="H929" s="40"/>
+    </row>
+    <row r="930" ht="15.75" customHeight="1">
+      <c r="B930" s="40"/>
+      <c r="C930" s="40"/>
+      <c r="D930" s="40"/>
+      <c r="E930" s="40"/>
+      <c r="F930" s="40"/>
+      <c r="G930" s="40"/>
+      <c r="H930" s="40"/>
+    </row>
+    <row r="931" ht="15.75" customHeight="1">
+      <c r="B931" s="40"/>
+      <c r="C931" s="40"/>
+      <c r="D931" s="40"/>
+      <c r="E931" s="40"/>
+      <c r="F931" s="40"/>
+      <c r="G931" s="40"/>
+      <c r="H931" s="40"/>
+    </row>
+    <row r="932" ht="15.75" customHeight="1">
+      <c r="B932" s="40"/>
+      <c r="C932" s="40"/>
+      <c r="D932" s="40"/>
+      <c r="E932" s="40"/>
+      <c r="F932" s="40"/>
+      <c r="G932" s="40"/>
+      <c r="H932" s="40"/>
+    </row>
+    <row r="933" ht="15.75" customHeight="1">
+      <c r="B933" s="40"/>
+      <c r="C933" s="40"/>
+      <c r="D933" s="40"/>
+      <c r="E933" s="40"/>
+      <c r="F933" s="40"/>
+      <c r="G933" s="40"/>
+      <c r="H933" s="40"/>
+    </row>
+    <row r="934" ht="15.75" customHeight="1">
+      <c r="B934" s="40"/>
+      <c r="C934" s="40"/>
+      <c r="D934" s="40"/>
+      <c r="E934" s="40"/>
+      <c r="F934" s="40"/>
+      <c r="G934" s="40"/>
+      <c r="H934" s="40"/>
+    </row>
+    <row r="935" ht="15.75" customHeight="1">
+      <c r="B935" s="40"/>
+      <c r="C935" s="40"/>
+      <c r="D935" s="40"/>
+      <c r="E935" s="40"/>
+      <c r="F935" s="40"/>
+      <c r="G935" s="40"/>
+      <c r="H935" s="40"/>
+    </row>
+    <row r="936" ht="15.75" customHeight="1">
+      <c r="B936" s="40"/>
+      <c r="C936" s="40"/>
+      <c r="D936" s="40"/>
+      <c r="E936" s="40"/>
+      <c r="F936" s="40"/>
+      <c r="G936" s="40"/>
+      <c r="H936" s="40"/>
+    </row>
+    <row r="937" ht="15.75" customHeight="1">
+      <c r="B937" s="40"/>
+      <c r="C937" s="40"/>
+      <c r="D937" s="40"/>
+      <c r="E937" s="40"/>
+      <c r="F937" s="40"/>
+      <c r="G937" s="40"/>
+      <c r="H937" s="40"/>
+    </row>
+    <row r="938" ht="15.75" customHeight="1">
+      <c r="B938" s="40"/>
+      <c r="C938" s="40"/>
+      <c r="D938" s="40"/>
+      <c r="E938" s="40"/>
+      <c r="F938" s="40"/>
+      <c r="G938" s="40"/>
+      <c r="H938" s="40"/>
+    </row>
+    <row r="939" ht="15.75" customHeight="1">
+      <c r="B939" s="40"/>
+      <c r="C939" s="40"/>
+      <c r="D939" s="40"/>
+      <c r="E939" s="40"/>
+      <c r="F939" s="40"/>
+      <c r="G939" s="40"/>
+      <c r="H939" s="40"/>
+    </row>
+    <row r="940" ht="15.75" customHeight="1">
+      <c r="B940" s="40"/>
+      <c r="C940" s="40"/>
+      <c r="D940" s="40"/>
+      <c r="E940" s="40"/>
+      <c r="F940" s="40"/>
+      <c r="G940" s="40"/>
+      <c r="H940" s="40"/>
+    </row>
+    <row r="941" ht="15.75" customHeight="1">
+      <c r="B941" s="40"/>
+      <c r="C941" s="40"/>
+      <c r="D941" s="40"/>
+      <c r="E941" s="40"/>
+      <c r="F941" s="40"/>
+      <c r="G941" s="40"/>
+      <c r="H941" s="40"/>
+    </row>
+    <row r="942" ht="15.75" customHeight="1">
+      <c r="B942" s="40"/>
+      <c r="C942" s="40"/>
+      <c r="D942" s="40"/>
+      <c r="E942" s="40"/>
+      <c r="F942" s="40"/>
+      <c r="G942" s="40"/>
+      <c r="H942" s="40"/>
+    </row>
+    <row r="943" ht="15.75" customHeight="1">
+      <c r="B943" s="40"/>
+      <c r="C943" s="40"/>
+      <c r="D943" s="40"/>
+      <c r="E943" s="40"/>
+      <c r="F943" s="40"/>
+      <c r="G943" s="40"/>
+      <c r="H943" s="40"/>
+    </row>
+    <row r="944" ht="15.75" customHeight="1">
+      <c r="B944" s="40"/>
+      <c r="C944" s="40"/>
+      <c r="D944" s="40"/>
+      <c r="E944" s="40"/>
+      <c r="F944" s="40"/>
+      <c r="G944" s="40"/>
+      <c r="H944" s="40"/>
+    </row>
+    <row r="945" ht="15.75" customHeight="1">
+      <c r="B945" s="40"/>
+      <c r="C945" s="40"/>
+      <c r="D945" s="40"/>
+      <c r="E945" s="40"/>
+      <c r="F945" s="40"/>
+      <c r="G945" s="40"/>
+      <c r="H945" s="40"/>
+    </row>
+    <row r="946" ht="15.75" customHeight="1">
+      <c r="B946" s="40"/>
+      <c r="C946" s="40"/>
+      <c r="D946" s="40"/>
+      <c r="E946" s="40"/>
+      <c r="F946" s="40"/>
+      <c r="G946" s="40"/>
+      <c r="H946" s="40"/>
+    </row>
+    <row r="947" ht="15.75" customHeight="1">
+      <c r="B947" s="40"/>
+      <c r="C947" s="40"/>
+      <c r="D947" s="40"/>
+      <c r="E947" s="40"/>
+      <c r="F947" s="40"/>
+      <c r="G947" s="40"/>
+      <c r="H947" s="40"/>
+    </row>
+    <row r="948" ht="15.75" customHeight="1">
+      <c r="B948" s="40"/>
+      <c r="C948" s="40"/>
+      <c r="D948" s="40"/>
+      <c r="E948" s="40"/>
+      <c r="F948" s="40"/>
+      <c r="G948" s="40"/>
+      <c r="H948" s="40"/>
+    </row>
+    <row r="949" ht="15.75" customHeight="1">
+      <c r="B949" s="40"/>
+      <c r="C949" s="40"/>
+      <c r="D949" s="40"/>
+      <c r="E949" s="40"/>
+      <c r="F949" s="40"/>
+      <c r="G949" s="40"/>
+      <c r="H949" s="40"/>
+    </row>
+    <row r="950" ht="15.75" customHeight="1">
+      <c r="B950" s="40"/>
+      <c r="C950" s="40"/>
+      <c r="D950" s="40"/>
+      <c r="E950" s="40"/>
+      <c r="F950" s="40"/>
+      <c r="G950" s="40"/>
+      <c r="H950" s="40"/>
+    </row>
+    <row r="951" ht="15.75" customHeight="1">
+      <c r="B951" s="40"/>
+      <c r="C951" s="40"/>
+      <c r="D951" s="40"/>
+      <c r="E951" s="40"/>
+      <c r="F951" s="40"/>
+      <c r="G951" s="40"/>
+      <c r="H951" s="40"/>
     </row>
   </sheetData>
-  <autoFilter ref="$B$7:$H$25"/>
+  <autoFilter ref="$B$7:$H$73"/>
   <mergeCells count="3">
-    <mergeCell ref="B8:B22"/>
-[...1 lines deleted...]
-    <mergeCell ref="B24:H25"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B72:H73"/>
+    <mergeCell ref="B8:B70"/>
   </mergeCells>
-  <conditionalFormatting sqref="B24:H25">
+  <conditionalFormatting sqref="B72:H73">
     <cfRule type="notContainsBlanks" dxfId="0" priority="1">
-      <formula>LEN(TRIM(B24))&gt;0</formula>
+      <formula>LEN(TRIM(B72))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions/>
   <pageMargins bottom="0.7875" footer="0.0" header="0.0" left="0.511805555555556" right="0.511805555555556" top="0.7875"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>